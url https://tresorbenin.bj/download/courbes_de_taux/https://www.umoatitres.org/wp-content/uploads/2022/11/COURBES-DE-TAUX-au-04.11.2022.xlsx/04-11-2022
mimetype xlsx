--- v3 (2026-03-21)
+++ v4 (2026-05-06)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dfeabb8034ee8fd5cc340f1221dab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aacab781f679a3b144c25e132f895a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05074affbdffd75ff76fc90afd630d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964e54dddb14c435fa8917931c86b58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dfeabb8034ee8fd5cc340f1221dab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cbf1d3a2237856c0cfd4125262bef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05074affbdffd75ff76fc90afd630d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9af419ea8ea19093b7b41472cb1f25.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dfeabb8034ee8fd5cc340f1221dab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785be195ce1b1d34796f9ccbfb85b08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05074affbdffd75ff76fc90afd630d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc38b91eb92f3fbd7f1d2c675df090b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dfeabb8034ee8fd5cc340f1221dab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4f0d9e27bcbc56225d52e8cf9ce28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05074affbdffd75ff76fc90afd630d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13d6104bad6d9772789e59f8afd3aa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dfeabb8034ee8fd5cc340f1221dab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f229bcbc4e222aa02ef9e3fb2ea3c7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05074affbdffd75ff76fc90afd630d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a96b45aa4cf73fee1101908fea038.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dfeabb8034ee8fd5cc340f1221dab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f5c4736b882746faa648e03505837.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05074affbdffd75ff76fc90afd630d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50f6556a3f0746ae4c34bf272d3b32.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dfeabb8034ee8fd5cc340f1221dab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0328fe1a8507fbfa83294a853ac1428.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05074affbdffd75ff76fc90afd630d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd47145dbd60ec2417b1498686ead88.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dfeabb8034ee8fd5cc340f1221dab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb138a36e6fdc6288bb834bef91d6f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05074affbdffd75ff76fc90afd630d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0b88e827ec188c0fe3c172196531c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>