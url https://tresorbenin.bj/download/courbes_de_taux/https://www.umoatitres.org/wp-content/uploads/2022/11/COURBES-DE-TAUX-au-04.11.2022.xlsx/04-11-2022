--- v4 (2026-05-06)
+++ v5 (2026-06-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05074affbdffd75ff76fc90afd630d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964e54dddb14c435fa8917931c86b58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c052f2fcf451dbd33185879da0f96.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13bd495195cf7f639b2235bf5976a0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05074affbdffd75ff76fc90afd630d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9af419ea8ea19093b7b41472cb1f25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c052f2fcf451dbd33185879da0f96.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eb860bba58d09273b3bf2bc3c547f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05074affbdffd75ff76fc90afd630d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc38b91eb92f3fbd7f1d2c675df090b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c052f2fcf451dbd33185879da0f96.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde4f0d00af9c16094275ac30fe1b6d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05074affbdffd75ff76fc90afd630d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13d6104bad6d9772789e59f8afd3aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c052f2fcf451dbd33185879da0f96.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5502e6b6e81fa74c26ad9d165b10a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05074affbdffd75ff76fc90afd630d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a96b45aa4cf73fee1101908fea038.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c052f2fcf451dbd33185879da0f96.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79dae73eb68db31eef1f8d4e5760fb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05074affbdffd75ff76fc90afd630d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50f6556a3f0746ae4c34bf272d3b32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c052f2fcf451dbd33185879da0f96.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a6cb027fc997e2e78b893a475090a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05074affbdffd75ff76fc90afd630d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd47145dbd60ec2417b1498686ead88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c052f2fcf451dbd33185879da0f96.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb036f39bad41d22802a5a37a402859.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05074affbdffd75ff76fc90afd630d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0b88e827ec188c0fe3c172196531c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c052f2fcf451dbd33185879da0f96.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecb639f62e876936b1e4a69db6e8ac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>