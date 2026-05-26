--- v2 (2026-03-25)
+++ v3 (2026-05-26)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03ced8b90f05248923c0172a961334.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debb8b27dcce0ba7f4d3899106d274f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2b0b6466e74f90eacde286ba0b93b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e0504bcfca60c64f80a0580e87ae1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03ced8b90f05248923c0172a961334.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053cfdc0d419fffa2feb97426c871c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2b0b6466e74f90eacde286ba0b93b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5a608a629154bd114053c30db78eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03ced8b90f05248923c0172a961334.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa23cfe12d90a3095deef6f3566053.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2b0b6466e74f90eacde286ba0b93b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa7b534260cc3680b7b082c294ee3f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03ced8b90f05248923c0172a961334.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e1eb8faf47db7bc0c533c86208fa6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2b0b6466e74f90eacde286ba0b93b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfceb0a9a0801c92ac62bce6d3b0a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03ced8b90f05248923c0172a961334.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8d8abbb7601e390a9e5d29a76e5d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2b0b6466e74f90eacde286ba0b93b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f7271e598572291bb4c312484af1e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03ced8b90f05248923c0172a961334.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b5312a0b11e42ceb65073b3e98b0b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2b0b6466e74f90eacde286ba0b93b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6bc91e0e46c166f3ba841a29351a5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03ced8b90f05248923c0172a961334.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a224212397943fbff7d5908f6ab2bd1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2b0b6466e74f90eacde286ba0b93b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e89e92941bd2da21421b89555159e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03ced8b90f05248923c0172a961334.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e101a61bef3ce0ce567b200d8b8cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2b0b6466e74f90eacde286ba0b93b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e140a4f8fa32a6cf46682b1d5f26c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>