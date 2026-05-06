--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53553f69b351406e4ec0d6b4d8ca284f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cdb236801ceca0ff39de745b2b434.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933203f40c7169650aea110d30cce7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27426101b79459e925c8624ff75b1231.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53553f69b351406e4ec0d6b4d8ca284f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84c771dedcbe694a0fc41bc19e4fd2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933203f40c7169650aea110d30cce7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6208ba24aedd9b381f2fd8e26f48999.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53553f69b351406e4ec0d6b4d8ca284f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a443ef2d07fe2dd6d931881110818c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933203f40c7169650aea110d30cce7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd869d0a73cd1d5507eccd85552a868b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53553f69b351406e4ec0d6b4d8ca284f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b107c4fcf4ac153c676cb7569925a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933203f40c7169650aea110d30cce7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29924cf8b38424272175cf591ac5e9d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53553f69b351406e4ec0d6b4d8ca284f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d067cfaf28c1a1f3f5569e983505a9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933203f40c7169650aea110d30cce7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825351fcfb7f8a0ba34492db8662c8bc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53553f69b351406e4ec0d6b4d8ca284f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7031ce14b5ce826582afa139c26c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933203f40c7169650aea110d30cce7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a359ce84dee90442c7b52284080aa03.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53553f69b351406e4ec0d6b4d8ca284f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b607a4fd16725c18e8922719b3f8b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933203f40c7169650aea110d30cce7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00e3e07bbc27b2566c6ede34f60bf8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53553f69b351406e4ec0d6b4d8ca284f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12585bcd4cf47abc8195913ab654358c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933203f40c7169650aea110d30cce7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29661dadd3ad7ffc6d625e352461669.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>