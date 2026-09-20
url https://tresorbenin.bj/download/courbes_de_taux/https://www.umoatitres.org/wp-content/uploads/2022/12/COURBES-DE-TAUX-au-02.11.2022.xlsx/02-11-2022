--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f16edbfc49c46f08ed5d261fbb418a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889235064477cb1fac04c81385a4a873.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eccb10ead157db0007e7c31d6790bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b747ad258c72b2a612bed05687e15b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f16edbfc49c46f08ed5d261fbb418a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c15a86ca1bcdd132048d3bc14200a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eccb10ead157db0007e7c31d6790bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa6125a06d9ff6a65780c907811dad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f16edbfc49c46f08ed5d261fbb418a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107ef28ed99fd7a3601b6e1119e7b87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eccb10ead157db0007e7c31d6790bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a317a6c7cafed065d66a6eeaf77732b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f16edbfc49c46f08ed5d261fbb418a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b490924a071b290a21628b49711b388.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eccb10ead157db0007e7c31d6790bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3098d3ad8321738a15cb9ccc8752d31.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f16edbfc49c46f08ed5d261fbb418a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb2d41971487cc0d0ead82672dc656.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eccb10ead157db0007e7c31d6790bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c56eb210c993e0fe81698d998a9750.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f16edbfc49c46f08ed5d261fbb418a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ea80ee1f0c1d429b281210d51e893.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eccb10ead157db0007e7c31d6790bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53cec419a5765447a2302c9777cc83.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f16edbfc49c46f08ed5d261fbb418a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a68c636d0a8d973b8a068db0a4ed5f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eccb10ead157db0007e7c31d6790bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5832dee2e0173c22d46d3ba4c0af7b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f16edbfc49c46f08ed5d261fbb418a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e183d871cd0740c31ec7dceffc574a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eccb10ead157db0007e7c31d6790bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e41fd8fedd2c73f8919eea44832a7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>