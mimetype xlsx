--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eccb10ead157db0007e7c31d6790bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b747ad258c72b2a612bed05687e15b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0d296bb7cc037c0c9604ddf8a351d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5ee7246c4bee65b1d96b706e46e71.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eccb10ead157db0007e7c31d6790bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa6125a06d9ff6a65780c907811dad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0d296bb7cc037c0c9604ddf8a351d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2750ae2ab5c567840b65828b7805724.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eccb10ead157db0007e7c31d6790bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a317a6c7cafed065d66a6eeaf77732b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0d296bb7cc037c0c9604ddf8a351d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb60b5c67a576d8548560b88eef9c50.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eccb10ead157db0007e7c31d6790bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3098d3ad8321738a15cb9ccc8752d31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0d296bb7cc037c0c9604ddf8a351d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ac87524624b855fe27a23e18ecfe7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eccb10ead157db0007e7c31d6790bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c56eb210c993e0fe81698d998a9750.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0d296bb7cc037c0c9604ddf8a351d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52272d15df4124c4fa47091cadaa334d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eccb10ead157db0007e7c31d6790bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53cec419a5765447a2302c9777cc83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0d296bb7cc037c0c9604ddf8a351d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d07d62322d600016fedae86fd1a35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eccb10ead157db0007e7c31d6790bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5832dee2e0173c22d46d3ba4c0af7b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0d296bb7cc037c0c9604ddf8a351d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430492e11fe0bff13c94bf9515f1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eccb10ead157db0007e7c31d6790bb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e41fd8fedd2c73f8919eea44832a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0d296bb7cc037c0c9604ddf8a351d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9e8049551980cb024c30f0607d480.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>