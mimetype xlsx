--- v3 (2026-03-21)
+++ v4 (2026-05-06)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf57be2519674964330ee1a65f7568.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99f9d6cc013fb1486d11aa50791eee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8d59c7eae5cf58c834588b2ee5536.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a17ea9796c0897177e2420db8aaec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf57be2519674964330ee1a65f7568.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f32d5d823e54dfdcba7ccc058fd0e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8d59c7eae5cf58c834588b2ee5536.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66539a2c111df839ec05d3a0cc537f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf57be2519674964330ee1a65f7568.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f940d92105cf2b91f96e43cf431cb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8d59c7eae5cf58c834588b2ee5536.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb5a27121bea8d4fc784d7e5249c31.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf57be2519674964330ee1a65f7568.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc161b9258d6032c725b642fc8c06e0a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8d59c7eae5cf58c834588b2ee5536.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def109b3e191bd77d5f86241f050b16.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf57be2519674964330ee1a65f7568.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac24b345a719f1eaf8de30d74395be8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8d59c7eae5cf58c834588b2ee5536.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91bb0004498ed131dca6ba15eae2bb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf57be2519674964330ee1a65f7568.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3707e174ba86111e48ac5f13d554a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8d59c7eae5cf58c834588b2ee5536.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4302a705c958e44056baf8bad49881.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf57be2519674964330ee1a65f7568.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578420fb6a84326c03ebc294ca731a5a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8d59c7eae5cf58c834588b2ee5536.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ad43c912d4812921d557276bf883d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf57be2519674964330ee1a65f7568.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66ee97831fc6a92ed2ba6d789d5259.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8d59c7eae5cf58c834588b2ee5536.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7168c35ec5f594d644d4db2682894c2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>