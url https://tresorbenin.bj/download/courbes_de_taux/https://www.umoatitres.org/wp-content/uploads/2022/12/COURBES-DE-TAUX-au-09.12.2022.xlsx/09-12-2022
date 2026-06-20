--- v4 (2026-05-06)
+++ v5 (2026-06-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8d59c7eae5cf58c834588b2ee5536.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a17ea9796c0897177e2420db8aaec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb80793427936a5be0aefd812d1f3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66075aaf907cf4b1c5ac8177de35b70b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8d59c7eae5cf58c834588b2ee5536.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66539a2c111df839ec05d3a0cc537f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb80793427936a5be0aefd812d1f3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9401f5955003ccd77d034da39c0025d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8d59c7eae5cf58c834588b2ee5536.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb5a27121bea8d4fc784d7e5249c31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb80793427936a5be0aefd812d1f3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f7d703bae50cf5801fd860364693b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8d59c7eae5cf58c834588b2ee5536.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def109b3e191bd77d5f86241f050b16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb80793427936a5be0aefd812d1f3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb4965767e8d656a1587d6b954ec47.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8d59c7eae5cf58c834588b2ee5536.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91bb0004498ed131dca6ba15eae2bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb80793427936a5be0aefd812d1f3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31284d03ee18290050b52a69075240.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8d59c7eae5cf58c834588b2ee5536.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4302a705c958e44056baf8bad49881.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb80793427936a5be0aefd812d1f3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1473c0a794d7134853ffd6a026fef9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8d59c7eae5cf58c834588b2ee5536.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ad43c912d4812921d557276bf883d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb80793427936a5be0aefd812d1f3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2794319dbbdfb6b0588d0dad85f529.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8d59c7eae5cf58c834588b2ee5536.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7168c35ec5f594d644d4db2682894c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb80793427936a5be0aefd812d1f3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b97025afb348168972de1d5009c89f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>