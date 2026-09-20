--- v3 (2026-08-05)
+++ v4 (2026-09-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1499b2b61ef081add649ed2421bb186.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde518008f171fb66c02b6c31cb89cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5c92b42a95478994a5142971562f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f368283d36b54bd6ce9d160bb86df65.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1499b2b61ef081add649ed2421bb186.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f77586bf345d2c6fa5f1345bd10d41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5c92b42a95478994a5142971562f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d876c8f54b7e47c4cc50de063bee5b7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1499b2b61ef081add649ed2421bb186.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0b3e0756f5d1192893bee605e819b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5c92b42a95478994a5142971562f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ab7e7c35ce3d184b1da547f08a766.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1499b2b61ef081add649ed2421bb186.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55067006975aa697e334c88e591daf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5c92b42a95478994a5142971562f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aaaf950a70ac7429a7e0ab9f2e6e8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1499b2b61ef081add649ed2421bb186.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ae48d579de6f200253a3b1e5757c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5c92b42a95478994a5142971562f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c462d761f5dc07e642ff24ed3094de.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1499b2b61ef081add649ed2421bb186.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e8893fd3f418d7eb879a6998b4931.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5c92b42a95478994a5142971562f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c2eab08db3d0756f2c202838fcddb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1499b2b61ef081add649ed2421bb186.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02aaeeec5553140aeaee68e5247e10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5c92b42a95478994a5142971562f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab5163ea861904101fe24ebe18769d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1499b2b61ef081add649ed2421bb186.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171b372a86db51f5d46bf4e42a9734c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5c92b42a95478994a5142971562f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a0a9a68ab9d75a27cdf95859f95c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>