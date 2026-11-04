--- v4 (2026-09-20)
+++ v5 (2026-11-04)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5c92b42a95478994a5142971562f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f368283d36b54bd6ce9d160bb86df65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab40d62b35f4cd473137864dca2454f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09529af8db60439a09d8bdcf230e449f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5c92b42a95478994a5142971562f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d876c8f54b7e47c4cc50de063bee5b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab40d62b35f4cd473137864dca2454f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3913618a595290e3ec9ec2058b19e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5c92b42a95478994a5142971562f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ab7e7c35ce3d184b1da547f08a766.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab40d62b35f4cd473137864dca2454f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bdc38eb52a3921613223487761b99.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5c92b42a95478994a5142971562f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aaaf950a70ac7429a7e0ab9f2e6e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab40d62b35f4cd473137864dca2454f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fa0f13b81f0713be3ef379f7624af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5c92b42a95478994a5142971562f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c462d761f5dc07e642ff24ed3094de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab40d62b35f4cd473137864dca2454f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5267ac454d83f13b7726113c365b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5c92b42a95478994a5142971562f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c2eab08db3d0756f2c202838fcddb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab40d62b35f4cd473137864dca2454f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a66ee6400bdfa7579c0d25349929fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5c92b42a95478994a5142971562f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab5163ea861904101fe24ebe18769d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab40d62b35f4cd473137864dca2454f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f85407c3976ef2e8b754e90574755a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5c92b42a95478994a5142971562f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a0a9a68ab9d75a27cdf95859f95c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab40d62b35f4cd473137864dca2454f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da294ba5ef4df12a28b6123bfc37b4c6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>