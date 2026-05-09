--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc698fb2b50fa300200396be210b6ee7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ad47a8ed342478885cba92cef664d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e9bb44b7d7ad4765142cc07b8712b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a368543dcb514218243807591852f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc698fb2b50fa300200396be210b6ee7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423e69561ea78ec9bda2119afb5bd50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e9bb44b7d7ad4765142cc07b8712b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed54626ee6be495b1487762ff5a1fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc698fb2b50fa300200396be210b6ee7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468825a79570efdfad6d7a673188f44a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e9bb44b7d7ad4765142cc07b8712b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03f23f7e4e2417a66bdb7ae30e4d7f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc698fb2b50fa300200396be210b6ee7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d788471c5990cc1c90145f3d4c8f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e9bb44b7d7ad4765142cc07b8712b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07288d5128260eb83dc8cff4d20124dc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc698fb2b50fa300200396be210b6ee7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47c689f7c9dd092ffab5161bdf1693.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e9bb44b7d7ad4765142cc07b8712b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e1c0ef8291221440d79de7ee53863.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc698fb2b50fa300200396be210b6ee7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ea0e07ae77d7d524cb8d5d297eddf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e9bb44b7d7ad4765142cc07b8712b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d451b64d9bc68ecd971ffea9818b8e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc698fb2b50fa300200396be210b6ee7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905d49eefdec2e3611135ab72adb381.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e9bb44b7d7ad4765142cc07b8712b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afc4e3c30d704d124b92c01a8d9b8a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc698fb2b50fa300200396be210b6ee7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81361092e789f5fac7b62a4b4f4df577.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e9bb44b7d7ad4765142cc07b8712b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f822e6627b0e33a5a1662cabd45bde1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>