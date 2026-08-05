--- v3 (2026-05-09)
+++ v4 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e9bb44b7d7ad4765142cc07b8712b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a368543dcb514218243807591852f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbf6251f9d6d99668fced9d7a1ed27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d084cc22c379a3b9de28cc9190927e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e9bb44b7d7ad4765142cc07b8712b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed54626ee6be495b1487762ff5a1fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbf6251f9d6d99668fced9d7a1ed27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641cd4a66133ee262ab21bf5cbf5cb0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e9bb44b7d7ad4765142cc07b8712b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03f23f7e4e2417a66bdb7ae30e4d7f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbf6251f9d6d99668fced9d7a1ed27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d065f8c4f194bf246ac356769faa7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e9bb44b7d7ad4765142cc07b8712b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07288d5128260eb83dc8cff4d20124dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbf6251f9d6d99668fced9d7a1ed27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5746c7733b9cbe9dd8034562e2337b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e9bb44b7d7ad4765142cc07b8712b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e1c0ef8291221440d79de7ee53863.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbf6251f9d6d99668fced9d7a1ed27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b5b743979737abbb08eabfca71c54.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e9bb44b7d7ad4765142cc07b8712b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d451b64d9bc68ecd971ffea9818b8e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbf6251f9d6d99668fced9d7a1ed27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae337df7cbb2a38607043e1c123b754.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e9bb44b7d7ad4765142cc07b8712b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afc4e3c30d704d124b92c01a8d9b8a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbf6251f9d6d99668fced9d7a1ed27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a301380449a01ce47e27a515c96c4ef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e9bb44b7d7ad4765142cc07b8712b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f822e6627b0e33a5a1662cabd45bde1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbf6251f9d6d99668fced9d7a1ed27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f6ece31772ec3fb7dc443bfe257e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>