--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e43b28ee1bb3acb094ab25ebebe3b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967e0cd79385ddec0d99e2fe3900bc4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70bcd2ac0f18e1d7e0ab38b43fb2d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad64e29e4cc83d39b4a22ff98804248.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e43b28ee1bb3acb094ab25ebebe3b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f655d1065d7fb62b897d128b6f67b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70bcd2ac0f18e1d7e0ab38b43fb2d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5af2ccefd1b01baee2919a66072b6a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e43b28ee1bb3acb094ab25ebebe3b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25728837a546caef81f78aacb60bb27d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70bcd2ac0f18e1d7e0ab38b43fb2d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bf0429d4e7292625f2e0b95a0b2d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e43b28ee1bb3acb094ab25ebebe3b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13fd604455167e3a79d81fdc1d6e70.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70bcd2ac0f18e1d7e0ab38b43fb2d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180becceceb9cf7c6d51e32b013ccdb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e43b28ee1bb3acb094ab25ebebe3b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d32c3248b64cf8c62a778983008983.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70bcd2ac0f18e1d7e0ab38b43fb2d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffabc5e001e1e5b3de493e5c938675.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e43b28ee1bb3acb094ab25ebebe3b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03839137a3ca5433e769bee18092f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70bcd2ac0f18e1d7e0ab38b43fb2d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f95fb452dae04a03d7405d27d4cbec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e43b28ee1bb3acb094ab25ebebe3b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2441c709e10c01870978b887597a34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70bcd2ac0f18e1d7e0ab38b43fb2d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea57ecd93e3eef2f4c70c8470e72d0b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e43b28ee1bb3acb094ab25ebebe3b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6d051909cdadd5f4b5df172814849.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70bcd2ac0f18e1d7e0ab38b43fb2d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c88e3cdde325569f1996268b5ca88.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>