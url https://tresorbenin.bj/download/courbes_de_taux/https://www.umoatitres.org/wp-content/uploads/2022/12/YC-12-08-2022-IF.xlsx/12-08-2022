--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70bcd2ac0f18e1d7e0ab38b43fb2d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad64e29e4cc83d39b4a22ff98804248.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92bafca4957a83ed32a9158b1ce9d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597910af406421a0b2482fd1cdc8d89.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70bcd2ac0f18e1d7e0ab38b43fb2d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5af2ccefd1b01baee2919a66072b6a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92bafca4957a83ed32a9158b1ce9d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beb237051a6f9344231f8013033bc7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70bcd2ac0f18e1d7e0ab38b43fb2d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bf0429d4e7292625f2e0b95a0b2d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92bafca4957a83ed32a9158b1ce9d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1519e097ec819be3e79f1487826dfc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70bcd2ac0f18e1d7e0ab38b43fb2d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180becceceb9cf7c6d51e32b013ccdb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92bafca4957a83ed32a9158b1ce9d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1d00eaf2b9d88f7d3adbeed620a58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70bcd2ac0f18e1d7e0ab38b43fb2d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffabc5e001e1e5b3de493e5c938675.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92bafca4957a83ed32a9158b1ce9d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae93cfedeaa77ccfcad257e97ae918.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70bcd2ac0f18e1d7e0ab38b43fb2d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f95fb452dae04a03d7405d27d4cbec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92bafca4957a83ed32a9158b1ce9d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280ae4c3d36c3e96d1f3ccb4d9c9418.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70bcd2ac0f18e1d7e0ab38b43fb2d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea57ecd93e3eef2f4c70c8470e72d0b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92bafca4957a83ed32a9158b1ce9d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc56f8720c9826fbabf2a9afe4680c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70bcd2ac0f18e1d7e0ab38b43fb2d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c88e3cdde325569f1996268b5ca88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92bafca4957a83ed32a9158b1ce9d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93c9ad5aab05197f1cc68a6c669fde.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>