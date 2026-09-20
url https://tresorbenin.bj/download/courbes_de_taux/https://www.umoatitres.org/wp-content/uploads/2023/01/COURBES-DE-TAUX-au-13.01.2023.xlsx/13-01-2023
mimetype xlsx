--- v6 (2026-08-05)
+++ v7 (2026-09-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b408122cfe066584dfb8110f6da1c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab93c3ae52887cfc44d4fbab2177c1e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a9188e43ec1aee6d8ed4538f3dc6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a526b7aa9b0b31d68c4e154f6bec5a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b408122cfe066584dfb8110f6da1c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a1862f47204328cfb462bffe17696.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a9188e43ec1aee6d8ed4538f3dc6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab272cfe4252deb5e7cf90b640c3536.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b408122cfe066584dfb8110f6da1c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d0509c42dc958e95eb80c1888613c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a9188e43ec1aee6d8ed4538f3dc6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45634e23012c8680a7d82d5fa3f94d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b408122cfe066584dfb8110f6da1c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026af1a123e0f5691909220297288162.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a9188e43ec1aee6d8ed4538f3dc6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de31ea9a9493e0601d4a8370d616c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b408122cfe066584dfb8110f6da1c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a0c1ed3c6f6f128bd32b4559d3974.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a9188e43ec1aee6d8ed4538f3dc6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978de1c395bed4b2dafb94ff3729a585.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b408122cfe066584dfb8110f6da1c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd734605bfa60b1629526969c98e26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a9188e43ec1aee6d8ed4538f3dc6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2d53ad6a533d3e4437a1b133702dc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b408122cfe066584dfb8110f6da1c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37203a04f4a351b746c39c9f4cf3cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a9188e43ec1aee6d8ed4538f3dc6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd4d670af98de926e59c25b16d9b9c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b408122cfe066584dfb8110f6da1c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ed0d53a07acf5747159a424925fe9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a9188e43ec1aee6d8ed4538f3dc6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c681be7776ce639818d805e2d5000d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>