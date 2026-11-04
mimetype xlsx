--- v7 (2026-09-20)
+++ v8 (2026-11-04)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a9188e43ec1aee6d8ed4538f3dc6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a526b7aa9b0b31d68c4e154f6bec5a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a53d08787b51b3cc6e0509ec1124eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e416eafacbaa447ce909043a382df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a9188e43ec1aee6d8ed4538f3dc6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab272cfe4252deb5e7cf90b640c3536.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a53d08787b51b3cc6e0509ec1124eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298ef7f6c4e2ee42e2a0a975c588e09.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a9188e43ec1aee6d8ed4538f3dc6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45634e23012c8680a7d82d5fa3f94d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a53d08787b51b3cc6e0509ec1124eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7e890d9b623234c070abd4ef1cc39.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a9188e43ec1aee6d8ed4538f3dc6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de31ea9a9493e0601d4a8370d616c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a53d08787b51b3cc6e0509ec1124eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef55e973a0bdca95cdd28e3a921033.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a9188e43ec1aee6d8ed4538f3dc6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978de1c395bed4b2dafb94ff3729a585.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a53d08787b51b3cc6e0509ec1124eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8715ba0c4c1223d70fdbc13334cb3d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a9188e43ec1aee6d8ed4538f3dc6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2d53ad6a533d3e4437a1b133702dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a53d08787b51b3cc6e0509ec1124eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61c7decbbdf59feed7ab1c90bcfa87.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a9188e43ec1aee6d8ed4538f3dc6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd4d670af98de926e59c25b16d9b9c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a53d08787b51b3cc6e0509ec1124eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43699f6b614e55201eb8fca7beeb1aab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a9188e43ec1aee6d8ed4538f3dc6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c681be7776ce639818d805e2d5000d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a53d08787b51b3cc6e0509ec1124eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9a6928cff08ed1a1a07b62b3c8f58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>