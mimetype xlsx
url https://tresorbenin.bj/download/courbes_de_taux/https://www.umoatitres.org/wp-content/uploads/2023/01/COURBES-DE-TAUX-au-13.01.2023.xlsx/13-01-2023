--- v3 (2026-03-21)
+++ v4 (2026-05-06)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696fb4aae487d35a86014a98c295277.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcec95e852283e812f059a94ce370b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a177ee5a2b7b2be82b42933d247b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfc5b50d0841a936ef4ada6f25f0b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696fb4aae487d35a86014a98c295277.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076881a5f79918340ee9def44715061.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a177ee5a2b7b2be82b42933d247b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9808782d8845e495c5783eb15904c54.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696fb4aae487d35a86014a98c295277.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab098bb29310e83d537ca59ac475a4a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a177ee5a2b7b2be82b42933d247b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceb0ea079aa82b9cc05776b3d8d1ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696fb4aae487d35a86014a98c295277.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fe2a76efbca4ce08b8d58aa9805b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a177ee5a2b7b2be82b42933d247b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793157386107701cda7fcc1c031d064a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696fb4aae487d35a86014a98c295277.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119c6c1a219c80d19f7d709f6d9cdae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a177ee5a2b7b2be82b42933d247b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dff4abe7ef55e5a4a56eb854578c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696fb4aae487d35a86014a98c295277.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0a154006175866146871a3f6d4926.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a177ee5a2b7b2be82b42933d247b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b8991077d2ea4ac598621136456e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696fb4aae487d35a86014a98c295277.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c1e430856ba8bde0dd0c9d711f68c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a177ee5a2b7b2be82b42933d247b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661518e3f8c21efb502e3e215926594f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696fb4aae487d35a86014a98c295277.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67622a278b438816869b27b87d7161a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a177ee5a2b7b2be82b42933d247b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d204b58444103ef45770b4747a6e95.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>