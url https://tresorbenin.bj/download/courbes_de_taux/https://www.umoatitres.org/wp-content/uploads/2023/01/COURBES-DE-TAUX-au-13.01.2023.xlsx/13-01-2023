--- v4 (2026-05-06)
+++ v5 (2026-06-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a177ee5a2b7b2be82b42933d247b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfc5b50d0841a936ef4ada6f25f0b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f912199f7d5ad72a5adb3fe8e7d827.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9d29a8fbe5a1fb1461a0bd2a1aa8b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a177ee5a2b7b2be82b42933d247b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9808782d8845e495c5783eb15904c54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f912199f7d5ad72a5adb3fe8e7d827.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cec8ab23bc1be3662e029ea15b190.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a177ee5a2b7b2be82b42933d247b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceb0ea079aa82b9cc05776b3d8d1ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f912199f7d5ad72a5adb3fe8e7d827.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315e5c45a8fd9394d0baee83fdec2da.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a177ee5a2b7b2be82b42933d247b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793157386107701cda7fcc1c031d064a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f912199f7d5ad72a5adb3fe8e7d827.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c6791c785d8651b5f55047429fd6d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a177ee5a2b7b2be82b42933d247b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dff4abe7ef55e5a4a56eb854578c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f912199f7d5ad72a5adb3fe8e7d827.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bd2b90eabfc68ce84cace5b738e14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a177ee5a2b7b2be82b42933d247b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b8991077d2ea4ac598621136456e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f912199f7d5ad72a5adb3fe8e7d827.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe026f12534788fab2e6683bf6cbf9b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a177ee5a2b7b2be82b42933d247b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661518e3f8c21efb502e3e215926594f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f912199f7d5ad72a5adb3fe8e7d827.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c94cd310315488a30e769fddd4cdd1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a177ee5a2b7b2be82b42933d247b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d204b58444103ef45770b4747a6e95.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f912199f7d5ad72a5adb3fe8e7d827.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baa8870d5456d1ef673fe4503857ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>