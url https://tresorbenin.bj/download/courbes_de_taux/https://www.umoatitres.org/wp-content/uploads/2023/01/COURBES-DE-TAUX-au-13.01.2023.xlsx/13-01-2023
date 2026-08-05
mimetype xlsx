--- v5 (2026-06-20)
+++ v6 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f912199f7d5ad72a5adb3fe8e7d827.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9d29a8fbe5a1fb1461a0bd2a1aa8b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b408122cfe066584dfb8110f6da1c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab93c3ae52887cfc44d4fbab2177c1e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f912199f7d5ad72a5adb3fe8e7d827.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cec8ab23bc1be3662e029ea15b190.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b408122cfe066584dfb8110f6da1c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a1862f47204328cfb462bffe17696.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f912199f7d5ad72a5adb3fe8e7d827.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315e5c45a8fd9394d0baee83fdec2da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b408122cfe066584dfb8110f6da1c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d0509c42dc958e95eb80c1888613c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f912199f7d5ad72a5adb3fe8e7d827.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c6791c785d8651b5f55047429fd6d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b408122cfe066584dfb8110f6da1c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026af1a123e0f5691909220297288162.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f912199f7d5ad72a5adb3fe8e7d827.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bd2b90eabfc68ce84cace5b738e14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b408122cfe066584dfb8110f6da1c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a0c1ed3c6f6f128bd32b4559d3974.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f912199f7d5ad72a5adb3fe8e7d827.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe026f12534788fab2e6683bf6cbf9b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b408122cfe066584dfb8110f6da1c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd734605bfa60b1629526969c98e26.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f912199f7d5ad72a5adb3fe8e7d827.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c94cd310315488a30e769fddd4cdd1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b408122cfe066584dfb8110f6da1c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37203a04f4a351b746c39c9f4cf3cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f912199f7d5ad72a5adb3fe8e7d827.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baa8870d5456d1ef673fe4503857ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b408122cfe066584dfb8110f6da1c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ed0d53a07acf5747159a424925fe9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>