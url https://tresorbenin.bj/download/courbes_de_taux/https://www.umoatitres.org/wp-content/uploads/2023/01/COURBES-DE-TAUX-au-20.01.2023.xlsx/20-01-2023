--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a61ef61927416b44ad2aa58c83647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a73a848ccb000d6290cce26f46899.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd70994f5cddd030306d4faa44f3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05efb57794e3d773789cb52ac3dcd5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a61ef61927416b44ad2aa58c83647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92881d8bac4c68d8fdb09df14e77cf90.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd70994f5cddd030306d4faa44f3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42fecce40f99c2b301734f9a9c63d9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a61ef61927416b44ad2aa58c83647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72c5e862101379087fb6be6b5f720c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd70994f5cddd030306d4faa44f3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726f5e212dba7af878a15ac1d543a50.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a61ef61927416b44ad2aa58c83647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a194e05371a4797dbd048f621fd8e13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd70994f5cddd030306d4faa44f3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474678b7bce20097f10b68d930e0d24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a61ef61927416b44ad2aa58c83647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ae5d0b8d603cce0663616a701913d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd70994f5cddd030306d4faa44f3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1354e34a0fd25a78af2c460d483e18.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a61ef61927416b44ad2aa58c83647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149318359572d6c0635efa59c58b7837.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd70994f5cddd030306d4faa44f3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ea66bad58cf5d089444e95466324b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a61ef61927416b44ad2aa58c83647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8859cb927a0445bb1e7869ceb05c1f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd70994f5cddd030306d4faa44f3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55e3b3854fe063513199143db14b77.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a61ef61927416b44ad2aa58c83647.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4e94e73b3f4e4b35f3deaa2a80e6f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd70994f5cddd030306d4faa44f3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7132b6045750663c6dc91d4fc4d93b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>