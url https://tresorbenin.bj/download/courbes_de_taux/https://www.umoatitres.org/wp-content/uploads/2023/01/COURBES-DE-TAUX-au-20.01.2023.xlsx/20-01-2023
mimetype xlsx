--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd70994f5cddd030306d4faa44f3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05efb57794e3d773789cb52ac3dcd5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f91f5d13381a268dfa04ff52c5e93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdfb98e9e499744c6adb060d5e03cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd70994f5cddd030306d4faa44f3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42fecce40f99c2b301734f9a9c63d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f91f5d13381a268dfa04ff52c5e93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930d384b4669b05dd35426f1d809d07.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd70994f5cddd030306d4faa44f3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726f5e212dba7af878a15ac1d543a50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f91f5d13381a268dfa04ff52c5e93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641c568b467f86d4d84b3f9a7cc0bf2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd70994f5cddd030306d4faa44f3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474678b7bce20097f10b68d930e0d24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f91f5d13381a268dfa04ff52c5e93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cef719ed352b8dec3bf291434d864e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd70994f5cddd030306d4faa44f3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1354e34a0fd25a78af2c460d483e18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f91f5d13381a268dfa04ff52c5e93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523d96f3171f1291e7dcaa851b00a0c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd70994f5cddd030306d4faa44f3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ea66bad58cf5d089444e95466324b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f91f5d13381a268dfa04ff52c5e93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7e604a98b65b0f1ba3b6b9566595e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd70994f5cddd030306d4faa44f3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55e3b3854fe063513199143db14b77.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f91f5d13381a268dfa04ff52c5e93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7b1304ded19c65c4c7574babc4f36.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd70994f5cddd030306d4faa44f3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7132b6045750663c6dc91d4fc4d93b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f91f5d13381a268dfa04ff52c5e93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe9b9e93e63310b8d867a391021331.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>