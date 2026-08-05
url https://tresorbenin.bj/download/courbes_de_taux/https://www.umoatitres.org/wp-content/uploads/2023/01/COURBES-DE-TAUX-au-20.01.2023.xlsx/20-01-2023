--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f91f5d13381a268dfa04ff52c5e93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdfb98e9e499744c6adb060d5e03cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946463c30998ae05d2f32aed5289e22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039266620b312b5fe71388fadd09ed35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f91f5d13381a268dfa04ff52c5e93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930d384b4669b05dd35426f1d809d07.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946463c30998ae05d2f32aed5289e22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cf5f8722f42ad224b89c1142c1bb2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f91f5d13381a268dfa04ff52c5e93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641c568b467f86d4d84b3f9a7cc0bf2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946463c30998ae05d2f32aed5289e22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68170b1c986a8e51a6933d46096fe89d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f91f5d13381a268dfa04ff52c5e93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cef719ed352b8dec3bf291434d864e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946463c30998ae05d2f32aed5289e22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293ec46624ef537c7475540bbb1dee1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f91f5d13381a268dfa04ff52c5e93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523d96f3171f1291e7dcaa851b00a0c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946463c30998ae05d2f32aed5289e22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d430692b6bd11461c9b47656305de1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f91f5d13381a268dfa04ff52c5e93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7e604a98b65b0f1ba3b6b9566595e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946463c30998ae05d2f32aed5289e22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ae6fba4a28311797181d6aa29b891.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f91f5d13381a268dfa04ff52c5e93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7b1304ded19c65c4c7574babc4f36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946463c30998ae05d2f32aed5289e22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f90a6b9b9d9cdc875ac58b33e5366.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f91f5d13381a268dfa04ff52c5e93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe9b9e93e63310b8d867a391021331.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946463c30998ae05d2f32aed5289e22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc632f5c71eba6def091274374cfc94a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>