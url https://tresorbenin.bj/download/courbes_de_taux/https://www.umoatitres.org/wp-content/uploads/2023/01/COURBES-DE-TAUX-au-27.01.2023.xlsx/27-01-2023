--- v3 (2026-03-25)
+++ v4 (2026-05-26)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e03e5235140c314f9de2de5d834a6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa227437550be2b37a27cb53aed1b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dfc00cd344fda61be4bf8180675f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed3a17151204c5a45f10ae9962e5c0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e03e5235140c314f9de2de5d834a6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9f4e44e4396b95d62d8c22289d17d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dfc00cd344fda61be4bf8180675f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632949a6592902188ef85c8a575b8e48.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e03e5235140c314f9de2de5d834a6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a60d3243e1fb6ec857f4773ed759a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dfc00cd344fda61be4bf8180675f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86624d7dd4cb37fa212fe3902a1bc6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e03e5235140c314f9de2de5d834a6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c919f0b12c1a7c175a577c26b2eb6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dfc00cd344fda61be4bf8180675f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff2c4eb006b45e7ab370be58a955fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e03e5235140c314f9de2de5d834a6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66aaef94b0a90fd37c3d752056bf82b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dfc00cd344fda61be4bf8180675f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b99a42889969baac2ceeca5122a4f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e03e5235140c314f9de2de5d834a6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8674b6a8d87f184e771aabcce8ee3f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dfc00cd344fda61be4bf8180675f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae364f28db32372511ed7b828d6fa5bb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e03e5235140c314f9de2de5d834a6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359e81dc3e7c276deee80ca205bb900.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dfc00cd344fda61be4bf8180675f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51e2ea8c66b28af4ff0363502cf945.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e03e5235140c314f9de2de5d834a6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1b1b52b79d965e54b3b6edac23d6b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dfc00cd344fda61be4bf8180675f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df360d575c107af1d399d14600ad6838.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>