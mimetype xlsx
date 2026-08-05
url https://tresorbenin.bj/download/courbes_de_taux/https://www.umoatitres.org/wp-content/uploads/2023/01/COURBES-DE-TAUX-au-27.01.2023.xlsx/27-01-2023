--- v4 (2026-05-26)
+++ v5 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dfc00cd344fda61be4bf8180675f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed3a17151204c5a45f10ae9962e5c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730248004b867131c96d165711bfc509.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244e09d823c91e4877248ee570b7d32.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dfc00cd344fda61be4bf8180675f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632949a6592902188ef85c8a575b8e48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730248004b867131c96d165711bfc509.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2b3e5c2cbdf2b246df2da57fd6684.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dfc00cd344fda61be4bf8180675f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86624d7dd4cb37fa212fe3902a1bc6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730248004b867131c96d165711bfc509.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f6b9e3553c820fa122a14a850002c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dfc00cd344fda61be4bf8180675f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff2c4eb006b45e7ab370be58a955fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730248004b867131c96d165711bfc509.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd4baf45f0c046dd3ab8e865cdb31d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dfc00cd344fda61be4bf8180675f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b99a42889969baac2ceeca5122a4f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730248004b867131c96d165711bfc509.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e111a4584134cefbb96f4f8dcf296.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dfc00cd344fda61be4bf8180675f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae364f28db32372511ed7b828d6fa5bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730248004b867131c96d165711bfc509.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105e504b9ecdc525ace9fd32c62dcab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dfc00cd344fda61be4bf8180675f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51e2ea8c66b28af4ff0363502cf945.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730248004b867131c96d165711bfc509.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93c34e5bf0a70b5acafc6e2997ac74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dfc00cd344fda61be4bf8180675f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df360d575c107af1d399d14600ad6838.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730248004b867131c96d165711bfc509.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d36396355fa50c5483d66ed569ba0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>