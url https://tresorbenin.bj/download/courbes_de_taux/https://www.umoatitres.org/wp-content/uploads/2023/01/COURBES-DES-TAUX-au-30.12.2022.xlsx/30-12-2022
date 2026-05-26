--- v3 (2026-03-25)
+++ v4 (2026-05-26)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad3b9051ec3a3da56a1feee1d4defe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d418f65462674d7b400e4666428ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaca7b34875e3ea6ba0f03c7b900ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af935828706c1080709925c04f152f1a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad3b9051ec3a3da56a1feee1d4defe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90953231726f1846983983863344d29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaca7b34875e3ea6ba0f03c7b900ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a442c85a5f3171a4c809e5dfd8a2b0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad3b9051ec3a3da56a1feee1d4defe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc375bb5acc68f8bcf8d021c33981d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaca7b34875e3ea6ba0f03c7b900ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f547efc37f9fa9bc6c56ba1e89e135.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad3b9051ec3a3da56a1feee1d4defe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b430428bfed7f4e15569c35af7675.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaca7b34875e3ea6ba0f03c7b900ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6553f45ac772f5a6cb32fcc944fe0e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad3b9051ec3a3da56a1feee1d4defe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4056a1655e41186bb5594bd94aaaaea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaca7b34875e3ea6ba0f03c7b900ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344d6659dfc957415e14dcc7230caa5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad3b9051ec3a3da56a1feee1d4defe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147b2dda825870866f3dcb1e3bb6349.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaca7b34875e3ea6ba0f03c7b900ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f70c7c51548fbe1526fcd466765b5f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad3b9051ec3a3da56a1feee1d4defe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c006f8927b52ecec021f8ed8f1d187c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaca7b34875e3ea6ba0f03c7b900ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0515f85431313f1dc59d736fbbd5f37.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad3b9051ec3a3da56a1feee1d4defe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded35db4531558b3728fbeb0bd1500e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaca7b34875e3ea6ba0f03c7b900ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f71a4dd8cf7095672c1c6eb2e20398.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>