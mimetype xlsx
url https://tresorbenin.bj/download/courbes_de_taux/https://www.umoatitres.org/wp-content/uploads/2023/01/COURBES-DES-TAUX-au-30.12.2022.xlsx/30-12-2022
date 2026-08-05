--- v4 (2026-05-26)
+++ v5 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaca7b34875e3ea6ba0f03c7b900ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af935828706c1080709925c04f152f1a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319afaf1f7c1c141df9a08a712f17e84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3e6e81919501c555d3881dced97a8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaca7b34875e3ea6ba0f03c7b900ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a442c85a5f3171a4c809e5dfd8a2b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319afaf1f7c1c141df9a08a712f17e84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c84b91dbc51c133d45103589785a6d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaca7b34875e3ea6ba0f03c7b900ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f547efc37f9fa9bc6c56ba1e89e135.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319afaf1f7c1c141df9a08a712f17e84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5fd9f25df8fb74fc42e5205a54013.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaca7b34875e3ea6ba0f03c7b900ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6553f45ac772f5a6cb32fcc944fe0e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319afaf1f7c1c141df9a08a712f17e84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d107b0f424e49c661dc86744145ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaca7b34875e3ea6ba0f03c7b900ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344d6659dfc957415e14dcc7230caa5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319afaf1f7c1c141df9a08a712f17e84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4960dea2413418014d6651f14b1bb5b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaca7b34875e3ea6ba0f03c7b900ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f70c7c51548fbe1526fcd466765b5f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319afaf1f7c1c141df9a08a712f17e84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847afea648717503483c56711aece1c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaca7b34875e3ea6ba0f03c7b900ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0515f85431313f1dc59d736fbbd5f37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319afaf1f7c1c141df9a08a712f17e84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61873dc7297771dd8b8e55d77038469.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaca7b34875e3ea6ba0f03c7b900ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f71a4dd8cf7095672c1c6eb2e20398.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319afaf1f7c1c141df9a08a712f17e84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a10b2d48a3a5b6868d82eabec0d4d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>