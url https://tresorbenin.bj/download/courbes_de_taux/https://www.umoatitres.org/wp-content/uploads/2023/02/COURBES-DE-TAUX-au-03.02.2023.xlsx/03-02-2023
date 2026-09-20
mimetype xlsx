--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c53bfc15f5b39becfe6d1d7a101bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7ebb96fc9cbe98168e11ffffe6e23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6eee804f1549ed89f634bb7fb3d58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adb78fb27fc1255dcbb2c56b8eaf12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c53bfc15f5b39becfe6d1d7a101bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3c2ea632158df136718b7af661253.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6eee804f1549ed89f634bb7fb3d58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4c923597e62f8da33ef61d7c5b66d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c53bfc15f5b39becfe6d1d7a101bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a94ab9d2a8bec73d04a57ce5067752.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6eee804f1549ed89f634bb7fb3d58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac376384deb060fa751d13f9a2742fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c53bfc15f5b39becfe6d1d7a101bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc94c1582bd18857914980c3e1e5b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6eee804f1549ed89f634bb7fb3d58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c54ae161bbd37da2ccd184ce140fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c53bfc15f5b39becfe6d1d7a101bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf5ff97215febecca4fc2dec5193c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6eee804f1549ed89f634bb7fb3d58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7827053c7e5ceaa51aeedf114c1a5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c53bfc15f5b39becfe6d1d7a101bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2a2b2d4a8d99da76a33a3f38db5eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6eee804f1549ed89f634bb7fb3d58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5c33b86304e27c9f2c0637149d22b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c53bfc15f5b39becfe6d1d7a101bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71148d7ea93d983dafe18cb043a5f5f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6eee804f1549ed89f634bb7fb3d58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673470bace78767bb967c2a2b727f74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c53bfc15f5b39becfe6d1d7a101bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bb3f115462390120400cb95248a2c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6eee804f1549ed89f634bb7fb3d58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3a1309700ceff8191e9c72c68ff0b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>