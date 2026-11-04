--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6eee804f1549ed89f634bb7fb3d58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adb78fb27fc1255dcbb2c56b8eaf12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734d63dabea33aaf2aa4964fe1fa785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b5d452022a63ebc014f90dbfea8fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6eee804f1549ed89f634bb7fb3d58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4c923597e62f8da33ef61d7c5b66d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734d63dabea33aaf2aa4964fe1fa785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4821c46a161c430c8f1b5d4637b2aa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6eee804f1549ed89f634bb7fb3d58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac376384deb060fa751d13f9a2742fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734d63dabea33aaf2aa4964fe1fa785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805f00c238566a4d13460086ae9733d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6eee804f1549ed89f634bb7fb3d58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c54ae161bbd37da2ccd184ce140fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734d63dabea33aaf2aa4964fe1fa785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e1d9577abc208ef1205e966ae5945.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6eee804f1549ed89f634bb7fb3d58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7827053c7e5ceaa51aeedf114c1a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734d63dabea33aaf2aa4964fe1fa785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be676fae586e307de9a5252cf1105c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6eee804f1549ed89f634bb7fb3d58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5c33b86304e27c9f2c0637149d22b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734d63dabea33aaf2aa4964fe1fa785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd427052cffc1e24e9f4200ebd0da1a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6eee804f1549ed89f634bb7fb3d58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673470bace78767bb967c2a2b727f74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734d63dabea33aaf2aa4964fe1fa785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadac6c1f3b0d50f20820f95427e283.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6eee804f1549ed89f634bb7fb3d58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3a1309700ceff8191e9c72c68ff0b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734d63dabea33aaf2aa4964fe1fa785.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412170b5352c8f13421daa7490b7ae45.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>