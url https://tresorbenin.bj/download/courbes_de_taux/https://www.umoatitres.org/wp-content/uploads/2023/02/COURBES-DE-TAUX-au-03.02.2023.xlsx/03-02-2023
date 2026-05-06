--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363bf1524c4245f2856c5dc5a95d401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e09805fc9fe2a5a90f95c4c6ca096.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2abbc1681d208463085275bacb419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7db85ac5532e2bca7bff14d818477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363bf1524c4245f2856c5dc5a95d401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8318e661abcbffdc083ac4da16bf11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2abbc1681d208463085275bacb419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed7688102fe4ce4d7cbd3e377ff1ae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363bf1524c4245f2856c5dc5a95d401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fd2b7316656a0daf4d1ff52961091.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2abbc1681d208463085275bacb419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17342d83d12f0b34651fb09dab2f5658.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363bf1524c4245f2856c5dc5a95d401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf664da5e706e98bd20cd1d41800e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2abbc1681d208463085275bacb419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0269a446a637cc473c16ae68bfa6d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363bf1524c4245f2856c5dc5a95d401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273f34778b4e74115aa980087ffb73b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2abbc1681d208463085275bacb419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f915fb8c9b73ac07b54b93b501dcd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363bf1524c4245f2856c5dc5a95d401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b2bcfc9503d2e604c85189e41b953.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2abbc1681d208463085275bacb419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e612fdc574b28f863cfdcb4822703.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363bf1524c4245f2856c5dc5a95d401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277c81c1a9357d65665792553fac441.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2abbc1681d208463085275bacb419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0940ef1021d7de2ad299a38daeb4c74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363bf1524c4245f2856c5dc5a95d401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0468ce3d52e80c95705cd53d6b45463.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2abbc1681d208463085275bacb419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00728b01b234b4f82f7cfbebb77009.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>