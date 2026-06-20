--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2abbc1681d208463085275bacb419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7db85ac5532e2bca7bff14d818477.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a11ff3027d9d0b63ea3722ddca63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500dfa525c512e158f22ee2db3bb409.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2abbc1681d208463085275bacb419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed7688102fe4ce4d7cbd3e377ff1ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a11ff3027d9d0b63ea3722ddca63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40d2dbc907c02f7057709eca39fb09.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2abbc1681d208463085275bacb419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17342d83d12f0b34651fb09dab2f5658.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a11ff3027d9d0b63ea3722ddca63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ecfd7feabd030eefa6b0ab85c5498.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2abbc1681d208463085275bacb419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0269a446a637cc473c16ae68bfa6d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a11ff3027d9d0b63ea3722ddca63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b977334e204ba4d94bdce6cec4af8c2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2abbc1681d208463085275bacb419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f915fb8c9b73ac07b54b93b501dcd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a11ff3027d9d0b63ea3722ddca63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21137bd8a0ce045e8ac5e5f30d5be0ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2abbc1681d208463085275bacb419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e612fdc574b28f863cfdcb4822703.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a11ff3027d9d0b63ea3722ddca63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a9811567f7363cf8fcbca74e617b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2abbc1681d208463085275bacb419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0940ef1021d7de2ad299a38daeb4c74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a11ff3027d9d0b63ea3722ddca63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ca8d6cf5769385b112d5754701eff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2abbc1681d208463085275bacb419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00728b01b234b4f82f7cfbebb77009.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a11ff3027d9d0b63ea3722ddca63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10983df8cf72cc77a3fbeff8ed144654.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>