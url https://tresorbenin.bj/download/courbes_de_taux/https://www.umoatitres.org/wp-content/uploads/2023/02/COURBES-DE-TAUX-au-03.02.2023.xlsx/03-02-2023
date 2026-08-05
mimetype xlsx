--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a11ff3027d9d0b63ea3722ddca63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500dfa525c512e158f22ee2db3bb409.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c53bfc15f5b39becfe6d1d7a101bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7ebb96fc9cbe98168e11ffffe6e23.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a11ff3027d9d0b63ea3722ddca63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40d2dbc907c02f7057709eca39fb09.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c53bfc15f5b39becfe6d1d7a101bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3c2ea632158df136718b7af661253.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a11ff3027d9d0b63ea3722ddca63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ecfd7feabd030eefa6b0ab85c5498.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c53bfc15f5b39becfe6d1d7a101bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a94ab9d2a8bec73d04a57ce5067752.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a11ff3027d9d0b63ea3722ddca63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b977334e204ba4d94bdce6cec4af8c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c53bfc15f5b39becfe6d1d7a101bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc94c1582bd18857914980c3e1e5b5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a11ff3027d9d0b63ea3722ddca63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21137bd8a0ce045e8ac5e5f30d5be0ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c53bfc15f5b39becfe6d1d7a101bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf5ff97215febecca4fc2dec5193c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a11ff3027d9d0b63ea3722ddca63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a9811567f7363cf8fcbca74e617b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c53bfc15f5b39becfe6d1d7a101bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2a2b2d4a8d99da76a33a3f38db5eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a11ff3027d9d0b63ea3722ddca63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ca8d6cf5769385b112d5754701eff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c53bfc15f5b39becfe6d1d7a101bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71148d7ea93d983dafe18cb043a5f5f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a11ff3027d9d0b63ea3722ddca63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10983df8cf72cc77a3fbeff8ed144654.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c53bfc15f5b39becfe6d1d7a101bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bb3f115462390120400cb95248a2c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>