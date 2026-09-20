--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2300e1581bf8b487c3584e3f3bd65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecba64daa21534d05fe4376559f662.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3360f1fc318c3155cd4e6a93557aaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6682a1f62ada737a5e7ee91e96c5f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2300e1581bf8b487c3584e3f3bd65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c7454f7ae9e5e13bb814d5323f8db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3360f1fc318c3155cd4e6a93557aaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fc6ad84aa172323cc8de4fc4e0068.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2300e1581bf8b487c3584e3f3bd65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727ccd5af199f2e8c55e421c1ad0761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3360f1fc318c3155cd4e6a93557aaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba60316aab29230cb3b08f396adc8e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2300e1581bf8b487c3584e3f3bd65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3831ff8699c58f3c0e300945189d6e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3360f1fc318c3155cd4e6a93557aaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92709f315ff57ac8291ebd62b2997f09.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2300e1581bf8b487c3584e3f3bd65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a37cff732accfd4250242b16f7044.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3360f1fc318c3155cd4e6a93557aaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afdad33c36ab28f83c49b2890aa658.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2300e1581bf8b487c3584e3f3bd65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9629fa432e085c88a13d5b2b9d6b63.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3360f1fc318c3155cd4e6a93557aaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d858da196d5fb391e2f01ac8f72514.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2300e1581bf8b487c3584e3f3bd65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea683d749db95da3a287d6e2bc04d029.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3360f1fc318c3155cd4e6a93557aaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1543e165a94f1b2172dd8938d42a83.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2300e1581bf8b487c3584e3f3bd65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47f55a8c0e9dfd8939d4b7fe9ef571.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3360f1fc318c3155cd4e6a93557aaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acded4cd3c5dd10370b7a15b2ccb3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>