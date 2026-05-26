--- v3 (2026-03-23)
+++ v4 (2026-05-26)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31164c94f6f80714d1f96debd4620b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde836a6fe352006e8879178169fb18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc96a783c1d630212cfd83702ecb54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722edf4aca81dad1c18aff951affc97.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31164c94f6f80714d1f96debd4620b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ac4e29608b19c1270d73a82f827d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc96a783c1d630212cfd83702ecb54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde25551c7518b202311a57b53e41ce7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31164c94f6f80714d1f96debd4620b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc71114e81d1080b4af8f16ce950f7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc96a783c1d630212cfd83702ecb54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e766e6746b37107e92a0b1220e0e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31164c94f6f80714d1f96debd4620b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76d038370f41ac70b10a3c76db1fc6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc96a783c1d630212cfd83702ecb54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af09837176b3ef1e3e2959137fb7f3b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31164c94f6f80714d1f96debd4620b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d68342f57ce0610e495c3f570b69c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc96a783c1d630212cfd83702ecb54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae8e0c347830eda25ab40905d51c8e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31164c94f6f80714d1f96debd4620b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff364f41463a9b8f4b35259a2f1c18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc96a783c1d630212cfd83702ecb54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92597dc0b4d006afee85388a1920036.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31164c94f6f80714d1f96debd4620b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c031be6549322946fae87b3d8016e9c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc96a783c1d630212cfd83702ecb54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec4484c7feeb6246ce5326a7f3c85e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31164c94f6f80714d1f96debd4620b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8bb8e1f5009ea809f1d0ecd7628cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc96a783c1d630212cfd83702ecb54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d98a3742c11bb8b07b730f01bf23d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>