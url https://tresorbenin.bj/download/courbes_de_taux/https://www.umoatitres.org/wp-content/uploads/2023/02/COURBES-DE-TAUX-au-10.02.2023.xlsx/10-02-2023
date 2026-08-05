--- v4 (2026-05-26)
+++ v5 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc96a783c1d630212cfd83702ecb54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722edf4aca81dad1c18aff951affc97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2300e1581bf8b487c3584e3f3bd65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecba64daa21534d05fe4376559f662.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc96a783c1d630212cfd83702ecb54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde25551c7518b202311a57b53e41ce7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2300e1581bf8b487c3584e3f3bd65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c7454f7ae9e5e13bb814d5323f8db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc96a783c1d630212cfd83702ecb54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e766e6746b37107e92a0b1220e0e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2300e1581bf8b487c3584e3f3bd65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727ccd5af199f2e8c55e421c1ad0761.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc96a783c1d630212cfd83702ecb54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af09837176b3ef1e3e2959137fb7f3b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2300e1581bf8b487c3584e3f3bd65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3831ff8699c58f3c0e300945189d6e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc96a783c1d630212cfd83702ecb54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae8e0c347830eda25ab40905d51c8e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2300e1581bf8b487c3584e3f3bd65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a37cff732accfd4250242b16f7044.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc96a783c1d630212cfd83702ecb54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92597dc0b4d006afee85388a1920036.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2300e1581bf8b487c3584e3f3bd65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9629fa432e085c88a13d5b2b9d6b63.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc96a783c1d630212cfd83702ecb54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec4484c7feeb6246ce5326a7f3c85e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2300e1581bf8b487c3584e3f3bd65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea683d749db95da3a287d6e2bc04d029.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc96a783c1d630212cfd83702ecb54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d98a3742c11bb8b07b730f01bf23d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2300e1581bf8b487c3584e3f3bd65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47f55a8c0e9dfd8939d4b7fe9ef571.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>