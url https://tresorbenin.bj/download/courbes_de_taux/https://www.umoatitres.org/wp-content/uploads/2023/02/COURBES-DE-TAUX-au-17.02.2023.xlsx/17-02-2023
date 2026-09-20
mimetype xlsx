--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e61d4222cbc5a36bf85aaf30b5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e72b76172dd7fae97e5206c26df3f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a73b22cc76ab35067e608c3d75eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad038751dd8f53ef99ce0d731bac04e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e61d4222cbc5a36bf85aaf30b5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a0b42c9fa5b51549ed823fdd26f43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a73b22cc76ab35067e608c3d75eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c896980694cc3eb9c2fd4082817065.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e61d4222cbc5a36bf85aaf30b5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd277a196aeabc035543a192e023f80.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a73b22cc76ab35067e608c3d75eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc2f03b33d8d15dbcf260e3518cd79.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e61d4222cbc5a36bf85aaf30b5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e713ac3ddc1851b34045227fac8d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a73b22cc76ab35067e608c3d75eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c595e7cbe018a087ea14e017542384a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e61d4222cbc5a36bf85aaf30b5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc90a7230cc26a9036658aa59704a9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a73b22cc76ab35067e608c3d75eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9c90ad66b0a2a0cf5f1f03a42ba4e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e61d4222cbc5a36bf85aaf30b5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98ad727b6617ded5f2e8cdad42dd96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a73b22cc76ab35067e608c3d75eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa267880d7e7b021117fb57c1a06f9c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e61d4222cbc5a36bf85aaf30b5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e552fa1a9ef55e3c887d604ddc39ace.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a73b22cc76ab35067e608c3d75eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a204254659cfa7c6ebf3371012fd4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e61d4222cbc5a36bf85aaf30b5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194aeb532783cae4622588d109c92c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a73b22cc76ab35067e608c3d75eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a1d8880ad562df07136d9acebc905.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>