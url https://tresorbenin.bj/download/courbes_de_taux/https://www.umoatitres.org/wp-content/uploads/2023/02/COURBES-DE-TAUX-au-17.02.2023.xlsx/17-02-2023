--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a73b22cc76ab35067e608c3d75eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad038751dd8f53ef99ce0d731bac04e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95636e8f6fda2b7dfe1613cb6a5cb73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f93076478468152d8c7ce4cb6d4eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a73b22cc76ab35067e608c3d75eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c896980694cc3eb9c2fd4082817065.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95636e8f6fda2b7dfe1613cb6a5cb73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3b3cb8e120317f60f96833d6fd800.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a73b22cc76ab35067e608c3d75eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc2f03b33d8d15dbcf260e3518cd79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95636e8f6fda2b7dfe1613cb6a5cb73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca374621e2ec413cfc71e2c41ece109e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a73b22cc76ab35067e608c3d75eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c595e7cbe018a087ea14e017542384a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95636e8f6fda2b7dfe1613cb6a5cb73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbffd795c9c579389ae672d420f3de3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a73b22cc76ab35067e608c3d75eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9c90ad66b0a2a0cf5f1f03a42ba4e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95636e8f6fda2b7dfe1613cb6a5cb73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7d71b79849781c3b92d5e6f92d9ac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a73b22cc76ab35067e608c3d75eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa267880d7e7b021117fb57c1a06f9c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95636e8f6fda2b7dfe1613cb6a5cb73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a216ea54a3ff6338db3d3721a162fe9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a73b22cc76ab35067e608c3d75eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a204254659cfa7c6ebf3371012fd4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95636e8f6fda2b7dfe1613cb6a5cb73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ef39390999e168931eaefbdf5ceb3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a73b22cc76ab35067e608c3d75eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a1d8880ad562df07136d9acebc905.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95636e8f6fda2b7dfe1613cb6a5cb73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72218445855031e98e018c3000b43f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>