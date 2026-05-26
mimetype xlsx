--- v3 (2026-03-23)
+++ v4 (2026-05-26)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83834aaaaff3e2e4a805e78e4781ecd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36a675ef6ea5f1dd8123c6659fe8e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48883c1a002075d1a0abbad68680ca9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2b70dc30a4fcb8015cfe970e3cb4f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83834aaaaff3e2e4a805e78e4781ecd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5380a2c1815988fa71d701ef9284610.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48883c1a002075d1a0abbad68680ca9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296bcea6f9ba28bacc0e80c2da5637b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83834aaaaff3e2e4a805e78e4781ecd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9f396a31a85a6d48a3c8892f1b361.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48883c1a002075d1a0abbad68680ca9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc1af54bc367d006bd748a403efff2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83834aaaaff3e2e4a805e78e4781ecd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c43b023f4d81228ad500a2d199448a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48883c1a002075d1a0abbad68680ca9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd560ef6c7c18b40e18205200f9b6892.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83834aaaaff3e2e4a805e78e4781ecd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c1350df65a06ce0b8e91523975868.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48883c1a002075d1a0abbad68680ca9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473049d885dc05246d51ba95a6391ee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83834aaaaff3e2e4a805e78e4781ecd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae503559756c69821e59256bfb521c74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48883c1a002075d1a0abbad68680ca9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961512b466483e493e2cf383262663e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83834aaaaff3e2e4a805e78e4781ecd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413446f3a9c6c87225e413797f16be6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48883c1a002075d1a0abbad68680ca9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64749ba837f8f72ab4b3a1dbad4bbb0c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83834aaaaff3e2e4a805e78e4781ecd3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b45a3dc7970cbef73364bfd56a5ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48883c1a002075d1a0abbad68680ca9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458aa2f4962a092261b57b21b09dc36.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>