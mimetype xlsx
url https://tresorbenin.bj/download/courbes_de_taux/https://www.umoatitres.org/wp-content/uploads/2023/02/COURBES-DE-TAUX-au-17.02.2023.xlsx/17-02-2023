--- v4 (2026-05-26)
+++ v5 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48883c1a002075d1a0abbad68680ca9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2b70dc30a4fcb8015cfe970e3cb4f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e61d4222cbc5a36bf85aaf30b5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e72b76172dd7fae97e5206c26df3f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48883c1a002075d1a0abbad68680ca9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296bcea6f9ba28bacc0e80c2da5637b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e61d4222cbc5a36bf85aaf30b5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a0b42c9fa5b51549ed823fdd26f43.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48883c1a002075d1a0abbad68680ca9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc1af54bc367d006bd748a403efff2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e61d4222cbc5a36bf85aaf30b5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd277a196aeabc035543a192e023f80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48883c1a002075d1a0abbad68680ca9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd560ef6c7c18b40e18205200f9b6892.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e61d4222cbc5a36bf85aaf30b5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e713ac3ddc1851b34045227fac8d9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48883c1a002075d1a0abbad68680ca9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473049d885dc05246d51ba95a6391ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e61d4222cbc5a36bf85aaf30b5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc90a7230cc26a9036658aa59704a9d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48883c1a002075d1a0abbad68680ca9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961512b466483e493e2cf383262663e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e61d4222cbc5a36bf85aaf30b5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98ad727b6617ded5f2e8cdad42dd96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48883c1a002075d1a0abbad68680ca9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64749ba837f8f72ab4b3a1dbad4bbb0c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e61d4222cbc5a36bf85aaf30b5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e552fa1a9ef55e3c887d604ddc39ace.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48883c1a002075d1a0abbad68680ca9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458aa2f4962a092261b57b21b09dc36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e61d4222cbc5a36bf85aaf30b5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194aeb532783cae4622588d109c92c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>