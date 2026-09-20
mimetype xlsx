--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87823ec20f8ab5ecd1605568532b833.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55769c2c5276b8a4869cf28d7dcff95.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159041521a98329206f6d92eac119a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90f9fb7eecea82e246503d879c3d00.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87823ec20f8ab5ecd1605568532b833.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdf36fb57e117e8c1129431a7983f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159041521a98329206f6d92eac119a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa43a92dd8f61f48e7329cf27d96ed6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87823ec20f8ab5ecd1605568532b833.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6cc31449f462ad04d2d8633cb7fff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159041521a98329206f6d92eac119a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d8cfa4246916e925de6d30a7565cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87823ec20f8ab5ecd1605568532b833.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a69b5f4432f69332db27d42808baff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159041521a98329206f6d92eac119a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a19dcc2e8aa425b5afbdae6e9e3fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87823ec20f8ab5ecd1605568532b833.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4134bae9319bb8db76a64b49ab1969b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159041521a98329206f6d92eac119a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb9859bf29313b2fd55df858607f52.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87823ec20f8ab5ecd1605568532b833.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f2c4d4254dce895f1a7c95ae0e658.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159041521a98329206f6d92eac119a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcf94a81a16bc0811e987f9c1bd1a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87823ec20f8ab5ecd1605568532b833.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c60f01c1cfd46c1634d911d95e550.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159041521a98329206f6d92eac119a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7d2ecf3957eee1bfb8acf63ef06f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87823ec20f8ab5ecd1605568532b833.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972955e644b1ae2cb744eafe14b5bac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159041521a98329206f6d92eac119a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ac1f65d7753c8296dac3b00e0197c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>