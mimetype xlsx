--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159041521a98329206f6d92eac119a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90f9fb7eecea82e246503d879c3d00.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41514693a79ea9b72af5e0cb61db66.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c92958d03aabe377a35d6e8aa0b8b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159041521a98329206f6d92eac119a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa43a92dd8f61f48e7329cf27d96ed6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41514693a79ea9b72af5e0cb61db66.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515a3715f61f0ca96d5d2389d9ce53d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159041521a98329206f6d92eac119a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d8cfa4246916e925de6d30a7565cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41514693a79ea9b72af5e0cb61db66.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cced5bdb3a44a2de17e468881f784a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159041521a98329206f6d92eac119a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a19dcc2e8aa425b5afbdae6e9e3fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41514693a79ea9b72af5e0cb61db66.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9847d40b640e0c10ae987f9d903871.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159041521a98329206f6d92eac119a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb9859bf29313b2fd55df858607f52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41514693a79ea9b72af5e0cb61db66.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6692e163caa4edc6a4bbce5b49970b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159041521a98329206f6d92eac119a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcf94a81a16bc0811e987f9c1bd1a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41514693a79ea9b72af5e0cb61db66.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed9585b6dcb919288bac92c030f829.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159041521a98329206f6d92eac119a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7d2ecf3957eee1bfb8acf63ef06f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41514693a79ea9b72af5e0cb61db66.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a598bb1da6ad178c61e1003dc33bc49.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159041521a98329206f6d92eac119a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ac1f65d7753c8296dac3b00e0197c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41514693a79ea9b72af5e0cb61db66.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cf079245c6b54491cbe92808df339.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>