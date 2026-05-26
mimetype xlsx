--- v3 (2026-03-23)
+++ v4 (2026-05-26)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c622cd24150566697479f76697ab65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0cf833c485fe3f3eb7a9056bab3b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720e346ccf4966a4daabf0643870b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7be9f7f858977bef920c010b0282b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c622cd24150566697479f76697ab65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686bd2482a5e42b73a9489e9e846904.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720e346ccf4966a4daabf0643870b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076c278ef72988bdf4712da67ea42e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c622cd24150566697479f76697ab65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791f291b6cdaa8ff7a3e04c757b022f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720e346ccf4966a4daabf0643870b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11a213b80c9dda8760d6f3a213fd2c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c622cd24150566697479f76697ab65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a6a464c229daeb0a0755ea0e633d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720e346ccf4966a4daabf0643870b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c43fc76921736e43e53ef93b54083.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c622cd24150566697479f76697ab65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c828635011c2ee0b103203d3fd4732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720e346ccf4966a4daabf0643870b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a5fada33188f3fa884fff6f99c80d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c622cd24150566697479f76697ab65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e668494db992f065a19e0d4f48fe6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720e346ccf4966a4daabf0643870b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a9823a382af18044fe8be9fa35cff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c622cd24150566697479f76697ab65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0691e923adb83c2715010e4fbdf976e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720e346ccf4966a4daabf0643870b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07f6d3818612d964442cd00cfdedc9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c622cd24150566697479f76697ab65e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84e0216be405cdde86efc9309deefd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720e346ccf4966a4daabf0643870b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe1ecba6b258b9ffabbac62bae070e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>