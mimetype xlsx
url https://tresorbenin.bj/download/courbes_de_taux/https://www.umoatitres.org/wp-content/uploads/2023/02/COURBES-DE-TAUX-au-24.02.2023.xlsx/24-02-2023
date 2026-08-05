--- v4 (2026-05-26)
+++ v5 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720e346ccf4966a4daabf0643870b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7be9f7f858977bef920c010b0282b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87823ec20f8ab5ecd1605568532b833.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55769c2c5276b8a4869cf28d7dcff95.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720e346ccf4966a4daabf0643870b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076c278ef72988bdf4712da67ea42e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87823ec20f8ab5ecd1605568532b833.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdf36fb57e117e8c1129431a7983f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720e346ccf4966a4daabf0643870b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11a213b80c9dda8760d6f3a213fd2c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87823ec20f8ab5ecd1605568532b833.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6cc31449f462ad04d2d8633cb7fff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720e346ccf4966a4daabf0643870b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c43fc76921736e43e53ef93b54083.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87823ec20f8ab5ecd1605568532b833.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a69b5f4432f69332db27d42808baff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720e346ccf4966a4daabf0643870b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a5fada33188f3fa884fff6f99c80d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87823ec20f8ab5ecd1605568532b833.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4134bae9319bb8db76a64b49ab1969b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720e346ccf4966a4daabf0643870b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a9823a382af18044fe8be9fa35cff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87823ec20f8ab5ecd1605568532b833.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f2c4d4254dce895f1a7c95ae0e658.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720e346ccf4966a4daabf0643870b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07f6d3818612d964442cd00cfdedc9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87823ec20f8ab5ecd1605568532b833.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c60f01c1cfd46c1634d911d95e550.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720e346ccf4966a4daabf0643870b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe1ecba6b258b9ffabbac62bae070e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87823ec20f8ab5ecd1605568532b833.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972955e644b1ae2cb744eafe14b5bac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>