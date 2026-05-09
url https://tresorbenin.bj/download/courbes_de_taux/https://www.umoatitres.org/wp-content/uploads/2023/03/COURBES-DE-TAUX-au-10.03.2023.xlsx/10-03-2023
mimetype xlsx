--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34da2f41eb99ef03275fc54dd50ccf6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1873f6c03532b31f3e33af5600176fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c62bf92bc164271e3f3882da35453.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9587564746774bd70d3b27df2b792.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34da2f41eb99ef03275fc54dd50ccf6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ed760b78e08878fe66262991857ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c62bf92bc164271e3f3882da35453.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51aaa6ce2390af0b9bc7bf9d3c194c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34da2f41eb99ef03275fc54dd50ccf6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688f78ebc2c6b1d540f59e991af89a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c62bf92bc164271e3f3882da35453.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e82510dbcab35c415cc2cee8a2a74c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34da2f41eb99ef03275fc54dd50ccf6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ad61c8e3c6600afdc17cd10a0e4ef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c62bf92bc164271e3f3882da35453.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae1d81c7318bc8106b8433291d869a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34da2f41eb99ef03275fc54dd50ccf6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9a002e74108c60472b43364c0c371.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c62bf92bc164271e3f3882da35453.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8511770be86ad504c7ec0a75c02c28d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34da2f41eb99ef03275fc54dd50ccf6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713f0c5750a53ced8d27ab4f759879e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c62bf92bc164271e3f3882da35453.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0058c393ad350a059d626041060c0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34da2f41eb99ef03275fc54dd50ccf6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c99b10805664539ed32f277fc3d652.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c62bf92bc164271e3f3882da35453.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d22d091349387178032bde83a0ef1b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34da2f41eb99ef03275fc54dd50ccf6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166baf464ec792fa5e0160427e9ad3d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c62bf92bc164271e3f3882da35453.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a0183d237e8bd2a2c5fb349a937ef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>