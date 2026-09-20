--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c215c48cb5dfd2faedb6184ade98c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56b3c7cb24bab52fe2fc48f0b30167.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b782502f9f36776831de47b28baf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ef59e11d40ffadfcd7a4687d4e3ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c215c48cb5dfd2faedb6184ade98c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636abbe20c74473f5eebb83ab9794d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b782502f9f36776831de47b28baf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed430a1eb1c59d060ff89019f006751.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c215c48cb5dfd2faedb6184ade98c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf5ee539ab564d2cd35c93c2bd6061.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b782502f9f36776831de47b28baf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8abfacb5a5d08ea63caf299ac23c1d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c215c48cb5dfd2faedb6184ade98c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe23d4818580ea6f2e6c687f2d431ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b782502f9f36776831de47b28baf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2158d6890a77985cb5fbc843a5652b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c215c48cb5dfd2faedb6184ade98c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03258cb7ea2f02be5811a4829854760c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b782502f9f36776831de47b28baf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f97ad8df2811a898af3043c8aeafe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c215c48cb5dfd2faedb6184ade98c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138f6e82291dc32d4d7ce33465cff79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b782502f9f36776831de47b28baf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59ac84a0bde82699067f1f14f73b74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c215c48cb5dfd2faedb6184ade98c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f8a8f030d5ff375cf03b75d786e6c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b782502f9f36776831de47b28baf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2b5c216b4457df2db18b76cfe5e54.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c215c48cb5dfd2faedb6184ade98c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1cc8784a3fc4f0c08ac95af44974d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b782502f9f36776831de47b28baf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a01037cecfd813e460a7b1affc8250.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>