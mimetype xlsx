--- v6 (2026-09-20)
+++ v7 (2026-11-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b782502f9f36776831de47b28baf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ef59e11d40ffadfcd7a4687d4e3ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ad8f8993bc1a196a1299a641482e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6865932b7e1c6243fb25ee91d4a9e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b782502f9f36776831de47b28baf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed430a1eb1c59d060ff89019f006751.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ad8f8993bc1a196a1299a641482e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acc38cf2d7693fd557f4fc78122a22.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b782502f9f36776831de47b28baf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8abfacb5a5d08ea63caf299ac23c1d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ad8f8993bc1a196a1299a641482e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d539fc09b01d5c5cf1f2e283a6be6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b782502f9f36776831de47b28baf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2158d6890a77985cb5fbc843a5652b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ad8f8993bc1a196a1299a641482e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02281284b9523cc22809242c8e00b0cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b782502f9f36776831de47b28baf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f97ad8df2811a898af3043c8aeafe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ad8f8993bc1a196a1299a641482e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297b33dc99d32f3c0d9f8e1d221bb92.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b782502f9f36776831de47b28baf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59ac84a0bde82699067f1f14f73b74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ad8f8993bc1a196a1299a641482e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7e3f0f11743d5cbc0269bc6d39744.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b782502f9f36776831de47b28baf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2b5c216b4457df2db18b76cfe5e54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ad8f8993bc1a196a1299a641482e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98f2998f412047359d9baf5eaaa86f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b782502f9f36776831de47b28baf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a01037cecfd813e460a7b1affc8250.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ad8f8993bc1a196a1299a641482e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f26564f2f9794bf97411ad15b84098.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>