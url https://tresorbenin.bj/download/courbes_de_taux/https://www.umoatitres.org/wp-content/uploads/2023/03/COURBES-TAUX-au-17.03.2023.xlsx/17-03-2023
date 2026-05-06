--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03eb08793b085188a0cc71f0017291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638abe3717111dc6732a75431ef906be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705bc555794094430671891c0a55b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0563b1ef66d8ad25634dacc233fe5a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03eb08793b085188a0cc71f0017291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d713033b5b33126066ce741b872cb4c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705bc555794094430671891c0a55b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b730458a689a423994152818d306bd3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03eb08793b085188a0cc71f0017291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00a9e66de1535f873648c8352373cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705bc555794094430671891c0a55b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa7fed386cc86900ae4bf0742da53c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03eb08793b085188a0cc71f0017291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd3ab0a024764ca8685d355bb33e67.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705bc555794094430671891c0a55b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aba71f915dd0b1796f5c1bcfa038fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03eb08793b085188a0cc71f0017291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480c4a5f1253152449c88fc1af2adf8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705bc555794094430671891c0a55b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3584a99adc6d3dec050580e0de2dd81.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03eb08793b085188a0cc71f0017291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bcdf3ea14aa384307af66fa80d821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705bc555794094430671891c0a55b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60357c67b2aefe0ce25bf6f9c7390206.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03eb08793b085188a0cc71f0017291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671d22632a96a36f84847e0c7d9fe54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705bc555794094430671891c0a55b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22984ffbd738d914543b31ec343cf0a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03eb08793b085188a0cc71f0017291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74972699e2a61628befd306636bf91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705bc555794094430671891c0a55b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55149eaff02a69e8266c0633309732.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>