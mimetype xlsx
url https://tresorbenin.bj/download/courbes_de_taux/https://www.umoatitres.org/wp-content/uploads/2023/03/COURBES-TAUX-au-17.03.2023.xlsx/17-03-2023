--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705bc555794094430671891c0a55b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0563b1ef66d8ad25634dacc233fe5a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa63133a266558715f13ecac94bb84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb95f20c2148e2a5efc76b8afcd2b60.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705bc555794094430671891c0a55b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b730458a689a423994152818d306bd3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa63133a266558715f13ecac94bb84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2803922b4b8d8ae726b5f7fc3571ae7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705bc555794094430671891c0a55b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa7fed386cc86900ae4bf0742da53c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa63133a266558715f13ecac94bb84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e757c70f09ac251c20faaa52b1be379.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705bc555794094430671891c0a55b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aba71f915dd0b1796f5c1bcfa038fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa63133a266558715f13ecac94bb84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810895455f17a1e57b242a1ee3f37b3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705bc555794094430671891c0a55b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3584a99adc6d3dec050580e0de2dd81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa63133a266558715f13ecac94bb84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804ab8ff49e683b688c6255c8575ce3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705bc555794094430671891c0a55b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60357c67b2aefe0ce25bf6f9c7390206.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa63133a266558715f13ecac94bb84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ab6e0060b7d87f8e4cb4cac99a70f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705bc555794094430671891c0a55b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22984ffbd738d914543b31ec343cf0a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa63133a266558715f13ecac94bb84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dfcabe5defc07521cf7d3382ded5a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705bc555794094430671891c0a55b4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55149eaff02a69e8266c0633309732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa63133a266558715f13ecac94bb84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52edebe786aabe2c665a15e56cf551.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>