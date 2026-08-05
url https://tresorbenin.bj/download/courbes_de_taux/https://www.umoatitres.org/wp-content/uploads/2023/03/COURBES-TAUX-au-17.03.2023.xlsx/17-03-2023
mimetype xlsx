--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa63133a266558715f13ecac94bb84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb95f20c2148e2a5efc76b8afcd2b60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c215c48cb5dfd2faedb6184ade98c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56b3c7cb24bab52fe2fc48f0b30167.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa63133a266558715f13ecac94bb84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2803922b4b8d8ae726b5f7fc3571ae7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c215c48cb5dfd2faedb6184ade98c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636abbe20c74473f5eebb83ab9794d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa63133a266558715f13ecac94bb84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e757c70f09ac251c20faaa52b1be379.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c215c48cb5dfd2faedb6184ade98c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf5ee539ab564d2cd35c93c2bd6061.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa63133a266558715f13ecac94bb84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810895455f17a1e57b242a1ee3f37b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c215c48cb5dfd2faedb6184ade98c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe23d4818580ea6f2e6c687f2d431ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa63133a266558715f13ecac94bb84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804ab8ff49e683b688c6255c8575ce3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c215c48cb5dfd2faedb6184ade98c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03258cb7ea2f02be5811a4829854760c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa63133a266558715f13ecac94bb84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ab6e0060b7d87f8e4cb4cac99a70f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c215c48cb5dfd2faedb6184ade98c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138f6e82291dc32d4d7ce33465cff79.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa63133a266558715f13ecac94bb84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dfcabe5defc07521cf7d3382ded5a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c215c48cb5dfd2faedb6184ade98c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f8a8f030d5ff375cf03b75d786e6c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa63133a266558715f13ecac94bb84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52edebe786aabe2c665a15e56cf551.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c215c48cb5dfd2faedb6184ade98c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1cc8784a3fc4f0c08ac95af44974d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>