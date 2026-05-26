--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe85071dd0ad0c5a48f4300cdf8de7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f772da244f9b57e4e7140ac8210a065.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554afa5cb1b40d8db1bfee7616008c94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7621258c9a053835a5d8bb731d8f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe85071dd0ad0c5a48f4300cdf8de7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544c149d56d4e40db3d5dbb7fab784b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554afa5cb1b40d8db1bfee7616008c94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42efa1a26ec5f9a34fcc1a3c25ffc4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe85071dd0ad0c5a48f4300cdf8de7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2c5bff28da76653eeb26b261a0897.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554afa5cb1b40d8db1bfee7616008c94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392982768adc5b9b2d046e1ebfffcf3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe85071dd0ad0c5a48f4300cdf8de7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469325e26d9f6f75823b659e6e2a3b47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554afa5cb1b40d8db1bfee7616008c94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5259d9f673f9a2fb8263a4ee7bd7739.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe85071dd0ad0c5a48f4300cdf8de7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54299b142b545f9d186186c4ebb1213c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554afa5cb1b40d8db1bfee7616008c94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26475e14a1499c3e1e93520523eb4cf7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe85071dd0ad0c5a48f4300cdf8de7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1645c80a4ee35dbeb4946926354f953.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554afa5cb1b40d8db1bfee7616008c94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2a11c8aa4d37359e66935959e1a17.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe85071dd0ad0c5a48f4300cdf8de7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7936bdf8b8d8d03d80d5b6fb35f0f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554afa5cb1b40d8db1bfee7616008c94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dbaaa71b553756a0d015b1e411a69.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe85071dd0ad0c5a48f4300cdf8de7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca71899d677c098603587dc30023db3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554afa5cb1b40d8db1bfee7616008c94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a08d998b8f925c2ae15760694c13a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>