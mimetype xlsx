--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554afa5cb1b40d8db1bfee7616008c94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7621258c9a053835a5d8bb731d8f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868796a634ed268c78ff6c734d1a144.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2269db3e5cd24733a5c5aa42b2f38dc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554afa5cb1b40d8db1bfee7616008c94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42efa1a26ec5f9a34fcc1a3c25ffc4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868796a634ed268c78ff6c734d1a144.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e9828183885232324348715bdc735.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554afa5cb1b40d8db1bfee7616008c94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392982768adc5b9b2d046e1ebfffcf3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868796a634ed268c78ff6c734d1a144.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d9f901d8786874f158299d2e792ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554afa5cb1b40d8db1bfee7616008c94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5259d9f673f9a2fb8263a4ee7bd7739.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868796a634ed268c78ff6c734d1a144.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749c76227a4f3cf91652de9f82d6e86.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554afa5cb1b40d8db1bfee7616008c94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26475e14a1499c3e1e93520523eb4cf7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868796a634ed268c78ff6c734d1a144.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed5d9750c81075581da0c346b64c38.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554afa5cb1b40d8db1bfee7616008c94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2a11c8aa4d37359e66935959e1a17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868796a634ed268c78ff6c734d1a144.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9120d306bb9ffe5148ec7bacf6a7c3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554afa5cb1b40d8db1bfee7616008c94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dbaaa71b553756a0d015b1e411a69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868796a634ed268c78ff6c734d1a144.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea59341097d9a4b62474a2e770f71fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554afa5cb1b40d8db1bfee7616008c94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a08d998b8f925c2ae15760694c13a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868796a634ed268c78ff6c734d1a144.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750a365e4f5549936c5256030e8cb07.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>