--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868796a634ed268c78ff6c734d1a144.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2269db3e5cd24733a5c5aa42b2f38dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9ff0d99927d87fab309784429226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b06a0eb708a883264b14a403bba23.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868796a634ed268c78ff6c734d1a144.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e9828183885232324348715bdc735.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9ff0d99927d87fab309784429226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c89204d2c596a2485ed134e4576945.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868796a634ed268c78ff6c734d1a144.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d9f901d8786874f158299d2e792ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9ff0d99927d87fab309784429226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092818c47e0b19a80ab81d4b431a4d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868796a634ed268c78ff6c734d1a144.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749c76227a4f3cf91652de9f82d6e86.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9ff0d99927d87fab309784429226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cf100334eea1f9e9e0f8a20e960f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868796a634ed268c78ff6c734d1a144.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed5d9750c81075581da0c346b64c38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9ff0d99927d87fab309784429226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487046bfb137bb6e641e2e971f45d65.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868796a634ed268c78ff6c734d1a144.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9120d306bb9ffe5148ec7bacf6a7c3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9ff0d99927d87fab309784429226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def35c417439ad30848be3f882e5ef96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868796a634ed268c78ff6c734d1a144.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea59341097d9a4b62474a2e770f71fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9ff0d99927d87fab309784429226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b784429dba118b2e46f4ea9ff16a2ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868796a634ed268c78ff6c734d1a144.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750a365e4f5549936c5256030e8cb07.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9ff0d99927d87fab309784429226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6ef803e5a2dff94a4b91dd98f94af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>