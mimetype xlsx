--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9ff0d99927d87fab309784429226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b06a0eb708a883264b14a403bba23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd843e5c9ba6e92fc6d153dc67abbd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ec5836eb3e3d73172c6c9e54f451f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9ff0d99927d87fab309784429226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c89204d2c596a2485ed134e4576945.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd843e5c9ba6e92fc6d153dc67abbd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c0ebef216f680164c44d70d9ecc51.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9ff0d99927d87fab309784429226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092818c47e0b19a80ab81d4b431a4d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd843e5c9ba6e92fc6d153dc67abbd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520cee294a9378fae55b81b6f46b57d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9ff0d99927d87fab309784429226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cf100334eea1f9e9e0f8a20e960f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd843e5c9ba6e92fc6d153dc67abbd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438260c8e0ea1b1c388fb69138943af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9ff0d99927d87fab309784429226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487046bfb137bb6e641e2e971f45d65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd843e5c9ba6e92fc6d153dc67abbd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c7ea78c43331900403d6f2ac11528.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9ff0d99927d87fab309784429226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def35c417439ad30848be3f882e5ef96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd843e5c9ba6e92fc6d153dc67abbd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60c9fe89101fe0ed1e75b9ca2889a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9ff0d99927d87fab309784429226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b784429dba118b2e46f4ea9ff16a2ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd843e5c9ba6e92fc6d153dc67abbd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749f779b59e123a5c0219b0c3f7488c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9ff0d99927d87fab309784429226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6ef803e5a2dff94a4b91dd98f94af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd843e5c9ba6e92fc6d153dc67abbd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9bccee219e314a7d3070c8d3dd6d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>