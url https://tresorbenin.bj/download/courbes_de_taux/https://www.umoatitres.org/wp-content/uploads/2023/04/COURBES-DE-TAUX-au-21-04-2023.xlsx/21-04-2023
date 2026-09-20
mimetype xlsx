--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b398fd785f25558819250df7430be7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95db263e765a5e79ea8b2bb56e1e58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821c71c17118b0bcdb4a509d850f3d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d596b6ed91d770f96939fca3290aa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b398fd785f25558819250df7430be7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946455b53907331a3a3b45690f84e47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821c71c17118b0bcdb4a509d850f3d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176b8c5f82ad5009872b5c7aad38d48.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b398fd785f25558819250df7430be7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f4c4ac0ef0f801b3f28b9c7095d7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821c71c17118b0bcdb4a509d850f3d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27ca97420a8928b59d084bc0271283.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b398fd785f25558819250df7430be7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbe08bead18557d940fb1233048750.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821c71c17118b0bcdb4a509d850f3d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cd9208b39d1828272cd07843fd410.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b398fd785f25558819250df7430be7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5974af86c40a0fd594f496edf3943.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821c71c17118b0bcdb4a509d850f3d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa676203745dd21ba0812bc0d9c3ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b398fd785f25558819250df7430be7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe8e950d890005deecd13d26c68300.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821c71c17118b0bcdb4a509d850f3d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9c6bba41c8bdacc672e66ccfbe582.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b398fd785f25558819250df7430be7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cfeff7a2a12326ecb456285fe0136.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821c71c17118b0bcdb4a509d850f3d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74947aca22e185774fe56cc8835e8a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b398fd785f25558819250df7430be7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a34854ff06e33002ebf7289f00df2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821c71c17118b0bcdb4a509d850f3d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77c3fff7cc7ec631775527c237f3bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>