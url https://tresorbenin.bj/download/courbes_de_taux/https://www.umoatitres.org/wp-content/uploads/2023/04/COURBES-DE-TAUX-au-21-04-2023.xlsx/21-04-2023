--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08861e4bab28acbddec370edbd4b34c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f934d7308eeb04bb16c4aa7596f5d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cc630041b91078f1d986f0f5449d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101c567a589311bcba9660ed81facec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08861e4bab28acbddec370edbd4b34c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c9aa6dc61a8d924176cbab40a1770.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cc630041b91078f1d986f0f5449d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd528be0d9bd40d3fac600136a599221.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08861e4bab28acbddec370edbd4b34c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84b5798199d90e759ad56223efd4bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cc630041b91078f1d986f0f5449d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e27c924daa04fc1c19e1f781703766.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08861e4bab28acbddec370edbd4b34c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a35d4b1aeca47382c51efc32fc74f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cc630041b91078f1d986f0f5449d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13e1775b6c86b9cc5e1a4833d501ae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08861e4bab28acbddec370edbd4b34c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af759cdb8eb3080ae1bcf475ddf086f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cc630041b91078f1d986f0f5449d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798b7217db91ee55bf1f007e8fd8d79.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08861e4bab28acbddec370edbd4b34c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b46123f1fe630f18508b3c4ed2859.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cc630041b91078f1d986f0f5449d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1c9b0acdce0326417a83edd37a098.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08861e4bab28acbddec370edbd4b34c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5dda80798ce145cc10c869a5f0fc0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cc630041b91078f1d986f0f5449d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392e66653aa30979d422469a672bbb0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08861e4bab28acbddec370edbd4b34c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d455b67355be1e6dd9b7ad6629ba83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cc630041b91078f1d986f0f5449d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08458cf8223eef064ba8510dfce8212e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>