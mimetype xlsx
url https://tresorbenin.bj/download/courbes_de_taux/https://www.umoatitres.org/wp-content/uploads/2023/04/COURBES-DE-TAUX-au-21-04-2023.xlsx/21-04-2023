--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cc630041b91078f1d986f0f5449d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101c567a589311bcba9660ed81facec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc560933e62f75dd3be4318ff40fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa9fad0400b3fbfdddd61cc1f02d77.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cc630041b91078f1d986f0f5449d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd528be0d9bd40d3fac600136a599221.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc560933e62f75dd3be4318ff40fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4eca43c046da64dbb1f26dbe1b930.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cc630041b91078f1d986f0f5449d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e27c924daa04fc1c19e1f781703766.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc560933e62f75dd3be4318ff40fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777591c14ff4882826f01b155563ef0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cc630041b91078f1d986f0f5449d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13e1775b6c86b9cc5e1a4833d501ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc560933e62f75dd3be4318ff40fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1a985ccf32619c207fbbc10048c2e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cc630041b91078f1d986f0f5449d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798b7217db91ee55bf1f007e8fd8d79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc560933e62f75dd3be4318ff40fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ce97edfddfa5954190055e9120677.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cc630041b91078f1d986f0f5449d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1c9b0acdce0326417a83edd37a098.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc560933e62f75dd3be4318ff40fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67253cfb8952d77d5f113d69979d2189.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cc630041b91078f1d986f0f5449d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392e66653aa30979d422469a672bbb0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc560933e62f75dd3be4318ff40fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b679d28d8cc82c3e7d5846200728ee8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cc630041b91078f1d986f0f5449d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08458cf8223eef064ba8510dfce8212e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc560933e62f75dd3be4318ff40fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bfbb2e6c6230468d59bbb6e4d7160.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>