--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc560933e62f75dd3be4318ff40fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa9fad0400b3fbfdddd61cc1f02d77.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b398fd785f25558819250df7430be7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95db263e765a5e79ea8b2bb56e1e58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc560933e62f75dd3be4318ff40fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4eca43c046da64dbb1f26dbe1b930.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b398fd785f25558819250df7430be7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946455b53907331a3a3b45690f84e47.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc560933e62f75dd3be4318ff40fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777591c14ff4882826f01b155563ef0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b398fd785f25558819250df7430be7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f4c4ac0ef0f801b3f28b9c7095d7e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc560933e62f75dd3be4318ff40fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1a985ccf32619c207fbbc10048c2e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b398fd785f25558819250df7430be7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbe08bead18557d940fb1233048750.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc560933e62f75dd3be4318ff40fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ce97edfddfa5954190055e9120677.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b398fd785f25558819250df7430be7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5974af86c40a0fd594f496edf3943.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc560933e62f75dd3be4318ff40fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67253cfb8952d77d5f113d69979d2189.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b398fd785f25558819250df7430be7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe8e950d890005deecd13d26c68300.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc560933e62f75dd3be4318ff40fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b679d28d8cc82c3e7d5846200728ee8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b398fd785f25558819250df7430be7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cfeff7a2a12326ecb456285fe0136.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc560933e62f75dd3be4318ff40fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bfbb2e6c6230468d59bbb6e4d7160.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b398fd785f25558819250df7430be7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a34854ff06e33002ebf7289f00df2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>