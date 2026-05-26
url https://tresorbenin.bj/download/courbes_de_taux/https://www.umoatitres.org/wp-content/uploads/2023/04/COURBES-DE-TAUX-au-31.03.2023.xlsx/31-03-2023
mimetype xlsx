--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0de9fb39fe18096749d341916df2db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337a6bff687d4410bb6b03a00fcb70b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698aabfdaf96718e58e01bc1e2e1b62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c48aa6ec8f2482c6755aca873a524.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0de9fb39fe18096749d341916df2db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcd0385a95d9c8c4b0a9fde52aa790.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698aabfdaf96718e58e01bc1e2e1b62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fc8d3042f263855d58e0d8ac5676c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0de9fb39fe18096749d341916df2db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503098cc3e0e76e568e0591262cc487.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698aabfdaf96718e58e01bc1e2e1b62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f0d973bf28df87abfda5205c0403c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0de9fb39fe18096749d341916df2db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5e52c208c2cf82568573c4478c1b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698aabfdaf96718e58e01bc1e2e1b62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62165f6a46bc937b016c7b119ca3274a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0de9fb39fe18096749d341916df2db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f18c2182e3b2c0fced97759496fa5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698aabfdaf96718e58e01bc1e2e1b62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f36e4d6223322112100e22c49a1271.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0de9fb39fe18096749d341916df2db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49483db5f69f0d8d11c33b5ec36c0fb0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698aabfdaf96718e58e01bc1e2e1b62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ff2a78d4859d57d80122e3fc46f47.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0de9fb39fe18096749d341916df2db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea0b177748c2e9f19a5c24517d031c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698aabfdaf96718e58e01bc1e2e1b62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80342f215a3afea6a0ee4fdcd34f2d47.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0de9fb39fe18096749d341916df2db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62576e3b5c3a2713e1473ef755f7c472.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698aabfdaf96718e58e01bc1e2e1b62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170bbf58186c8012f3e56fd54c588bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>