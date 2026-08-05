--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698aabfdaf96718e58e01bc1e2e1b62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c48aa6ec8f2482c6755aca873a524.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631053476966fc6a9739077caf016b2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a550bf10b8b32f907ed6464cbc6c963.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698aabfdaf96718e58e01bc1e2e1b62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fc8d3042f263855d58e0d8ac5676c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631053476966fc6a9739077caf016b2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96eef038c97ebb879f4f56830ae3c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698aabfdaf96718e58e01bc1e2e1b62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f0d973bf28df87abfda5205c0403c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631053476966fc6a9739077caf016b2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52211b438f7c013acbbdbc17919b933d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698aabfdaf96718e58e01bc1e2e1b62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62165f6a46bc937b016c7b119ca3274a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631053476966fc6a9739077caf016b2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbe009e155e4781242581c4d144bef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698aabfdaf96718e58e01bc1e2e1b62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f36e4d6223322112100e22c49a1271.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631053476966fc6a9739077caf016b2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc018a77cfa3312656e4b6179831b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698aabfdaf96718e58e01bc1e2e1b62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ff2a78d4859d57d80122e3fc46f47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631053476966fc6a9739077caf016b2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9abd32d35baac22b0ee8267a875802.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698aabfdaf96718e58e01bc1e2e1b62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80342f215a3afea6a0ee4fdcd34f2d47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631053476966fc6a9739077caf016b2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2ce699bae9c4c3b229d3e2aded8a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698aabfdaf96718e58e01bc1e2e1b62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170bbf58186c8012f3e56fd54c588bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631053476966fc6a9739077caf016b2c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c1bb95da1d0cd307c3eb0e4aec428.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>