--- v3 (2026-03-27)
+++ v4 (2026-05-26)
@@ -496,79 +496,79 @@
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b57e841d0714e58afb6ebfaf7f9794.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d5585c21b132de9369ce9c587b5f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea471745911f5d231bb69748ae560b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8765efa5b8ac35751d28440e5c556fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b57e841d0714e58afb6ebfaf7f9794.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5d0c3e37ae87cfaef98ff6150e8df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea471745911f5d231bb69748ae560b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e997350bf42d44f57736e9473d66516.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b57e841d0714e58afb6ebfaf7f9794.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53faf6f8e9bcca8f1017d58617a1f86.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea471745911f5d231bb69748ae560b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade3e4268f432114107fc3e2dd07bdb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b57e841d0714e58afb6ebfaf7f9794.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ff68efb8be0286e6d70b347abcb6d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea471745911f5d231bb69748ae560b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d93ec903f9804c4bf270d026ee771.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b57e841d0714e58afb6ebfaf7f9794.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a61840acfe1bb3147a8707c86ab34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea471745911f5d231bb69748ae560b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ef99e8c0bd32a7d095cf970d3dfc8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b57e841d0714e58afb6ebfaf7f9794.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e6f4761929f0b64dc379400587b99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea471745911f5d231bb69748ae560b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de598776d6e1c521b489e1b59fb21e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b57e841d0714e58afb6ebfaf7f9794.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b738f875a01479f696a6b57a1f50a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea471745911f5d231bb69748ae560b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf91c77d7683b28375c7fc62bd77c60.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b57e841d0714e58afb6ebfaf7f9794.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9f1fe413db64aa8ecee86450d4686.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea471745911f5d231bb69748ae560b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f4ea52eb0d24b79dbe84fd4568304.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>