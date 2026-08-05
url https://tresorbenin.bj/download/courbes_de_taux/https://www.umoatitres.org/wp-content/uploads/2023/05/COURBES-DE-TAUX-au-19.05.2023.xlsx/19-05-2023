--- v4 (2026-05-26)
+++ v5 (2026-08-05)
@@ -496,79 +496,79 @@
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea471745911f5d231bb69748ae560b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8765efa5b8ac35751d28440e5c556fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e29817fdba5dd8b1c45ac4a00ab405.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcca8b47b57c4991e509ba6a768385.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea471745911f5d231bb69748ae560b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e997350bf42d44f57736e9473d66516.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e29817fdba5dd8b1c45ac4a00ab405.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5361392fff75de2c9497f5498c88f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea471745911f5d231bb69748ae560b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade3e4268f432114107fc3e2dd07bdb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e29817fdba5dd8b1c45ac4a00ab405.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6dfe067a152049aa34bd3db38cbd4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea471745911f5d231bb69748ae560b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d93ec903f9804c4bf270d026ee771.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e29817fdba5dd8b1c45ac4a00ab405.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85632a68e7c40ed5f1cf341c92e239e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea471745911f5d231bb69748ae560b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ef99e8c0bd32a7d095cf970d3dfc8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e29817fdba5dd8b1c45ac4a00ab405.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af638e18799040ec1d418ca7aa187384.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea471745911f5d231bb69748ae560b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de598776d6e1c521b489e1b59fb21e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e29817fdba5dd8b1c45ac4a00ab405.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfe10295cd9497b194191254a3eaac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea471745911f5d231bb69748ae560b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf91c77d7683b28375c7fc62bd77c60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e29817fdba5dd8b1c45ac4a00ab405.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbb0a656c37a5057cd7199c5c4574b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea471745911f5d231bb69748ae560b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f4ea52eb0d24b79dbe84fd4568304.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e29817fdba5dd8b1c45ac4a00ab405.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8db542fad2cba0ba0d69b467ea4775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>