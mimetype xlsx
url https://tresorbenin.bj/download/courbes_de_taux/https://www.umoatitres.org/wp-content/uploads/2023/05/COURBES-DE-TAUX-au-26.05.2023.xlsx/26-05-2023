--- v3 (2026-03-21)
+++ v4 (2026-05-06)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13ba9f28eb12d7f1d80b3835fd2a73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb966b8490270eab4233fb4c0d91531.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048671adc75323bd1a518eb7cfa3eb03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db93b4276b367a4f3f1a8ae3baa980.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13ba9f28eb12d7f1d80b3835fd2a73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1dbd86111d53bd6c0e3793312e087.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048671adc75323bd1a518eb7cfa3eb03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818f32531d43bbbcd52bd67018b1e9e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13ba9f28eb12d7f1d80b3835fd2a73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e256815bdb55292c586f1e82826bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048671adc75323bd1a518eb7cfa3eb03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493c783135326723318af4913aa3837.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13ba9f28eb12d7f1d80b3835fd2a73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4f9d87169fd713afff01897e95b88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048671adc75323bd1a518eb7cfa3eb03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5b2496c9df5f4a2d9ef5246385f08.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13ba9f28eb12d7f1d80b3835fd2a73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc59cd89fc8bc75cea76a30045d496.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048671adc75323bd1a518eb7cfa3eb03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909749372e71bc0c8e30be66fd320418.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13ba9f28eb12d7f1d80b3835fd2a73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662350ae36b67c9dcc97ca597b95aba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048671adc75323bd1a518eb7cfa3eb03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3bbefc0e88a0998ae0338629acc00.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13ba9f28eb12d7f1d80b3835fd2a73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c190ee19611edacd94814728d596e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048671adc75323bd1a518eb7cfa3eb03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c959067549c5a67954b4446d11677.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13ba9f28eb12d7f1d80b3835fd2a73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a0ba2f81b262e1898414fd2941659.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048671adc75323bd1a518eb7cfa3eb03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3a25cffa29c21cf17ad87e257626d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>