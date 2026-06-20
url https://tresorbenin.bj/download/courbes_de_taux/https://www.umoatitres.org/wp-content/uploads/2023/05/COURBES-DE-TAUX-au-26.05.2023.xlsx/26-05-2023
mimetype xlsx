--- v4 (2026-05-06)
+++ v5 (2026-06-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048671adc75323bd1a518eb7cfa3eb03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db93b4276b367a4f3f1a8ae3baa980.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d73dfa8988fcdca537b3cc157e98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b3d907f8edeec8daa417df85b51c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048671adc75323bd1a518eb7cfa3eb03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818f32531d43bbbcd52bd67018b1e9e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d73dfa8988fcdca537b3cc157e98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528729ed29a921637b49451bc9f2087b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048671adc75323bd1a518eb7cfa3eb03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493c783135326723318af4913aa3837.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d73dfa8988fcdca537b3cc157e98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa961c453d1b5185b6c0fc274661537.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048671adc75323bd1a518eb7cfa3eb03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5b2496c9df5f4a2d9ef5246385f08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d73dfa8988fcdca537b3cc157e98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c12b76dc2fe9e7e5aba453851a605f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048671adc75323bd1a518eb7cfa3eb03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909749372e71bc0c8e30be66fd320418.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d73dfa8988fcdca537b3cc157e98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cbc226df037998d3f815a4c393c96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048671adc75323bd1a518eb7cfa3eb03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3bbefc0e88a0998ae0338629acc00.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d73dfa8988fcdca537b3cc157e98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc285e73279b7619875fff9bb6423ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048671adc75323bd1a518eb7cfa3eb03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c959067549c5a67954b4446d11677.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d73dfa8988fcdca537b3cc157e98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f88fa34bf7bfc59510e4d7138248db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048671adc75323bd1a518eb7cfa3eb03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3a25cffa29c21cf17ad87e257626d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d73dfa8988fcdca537b3cc157e98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400254e99330dd2fe9b07f36f85f7e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>