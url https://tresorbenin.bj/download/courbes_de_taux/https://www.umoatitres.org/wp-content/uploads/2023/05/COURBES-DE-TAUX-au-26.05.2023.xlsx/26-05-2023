--- v5 (2026-06-20)
+++ v6 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d73dfa8988fcdca537b3cc157e98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b3d907f8edeec8daa417df85b51c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f692c6fdce68b7bf4bff03dbfdb80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb730c51de949c452cc27b69c0232550.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d73dfa8988fcdca537b3cc157e98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528729ed29a921637b49451bc9f2087b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f692c6fdce68b7bf4bff03dbfdb80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e19ddd73e7130c1671cc75c38a1d9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d73dfa8988fcdca537b3cc157e98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa961c453d1b5185b6c0fc274661537.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f692c6fdce68b7bf4bff03dbfdb80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57e2dbca402fe7e204911cdd40225e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d73dfa8988fcdca537b3cc157e98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c12b76dc2fe9e7e5aba453851a605f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f692c6fdce68b7bf4bff03dbfdb80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa114d7ccca4a30052fb507ed5ee71c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d73dfa8988fcdca537b3cc157e98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cbc226df037998d3f815a4c393c96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f692c6fdce68b7bf4bff03dbfdb80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b8b0094153c1419f4563561d6f961.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d73dfa8988fcdca537b3cc157e98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc285e73279b7619875fff9bb6423ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f692c6fdce68b7bf4bff03dbfdb80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d9a5db22b3a3a72429be27c733463.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d73dfa8988fcdca537b3cc157e98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f88fa34bf7bfc59510e4d7138248db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f692c6fdce68b7bf4bff03dbfdb80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db2d94de75a5e3c62cd1e5b45d0e41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d73dfa8988fcdca537b3cc157e98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400254e99330dd2fe9b07f36f85f7e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f692c6fdce68b7bf4bff03dbfdb80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0b8e3652b0bcc21ec5235579d9b43.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>