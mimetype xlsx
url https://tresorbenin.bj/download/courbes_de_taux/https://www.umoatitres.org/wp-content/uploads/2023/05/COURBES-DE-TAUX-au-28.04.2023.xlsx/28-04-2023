--- v3 (2026-03-21)
+++ v4 (2026-05-06)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00554d59eae4d4f8d155d61106959cb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01843f5aa654f56929ddb045da43a03f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a731a1f0b0c7bcfbee2dfb15acd65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6a9d7e6c79c4b05d89577cb94be8b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00554d59eae4d4f8d155d61106959cb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ad7e50619b18bacba4bcddd868234.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a731a1f0b0c7bcfbee2dfb15acd65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cecc6e67e4c32ab7dbfdf8604f4ba6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00554d59eae4d4f8d155d61106959cb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8057636f51e768917b44cd668683d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a731a1f0b0c7bcfbee2dfb15acd65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab18cf0b47109f7843cd774b99c188.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00554d59eae4d4f8d155d61106959cb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152598bf0613705288f31cd88595d074.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a731a1f0b0c7bcfbee2dfb15acd65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccefedded4ae0f993533588e24dd0c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00554d59eae4d4f8d155d61106959cb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ddb058fc007aeb3792b880c9614d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a731a1f0b0c7bcfbee2dfb15acd65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a82d86c6408d73ad2c3bcbdb4ed3a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00554d59eae4d4f8d155d61106959cb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2743fe9ff1368c4ea382277fcf33cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a731a1f0b0c7bcfbee2dfb15acd65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa5ffa2b81b762fb48301f0a038d1f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00554d59eae4d4f8d155d61106959cb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5b44955bf88ec12153aec13f5b055.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a731a1f0b0c7bcfbee2dfb15acd65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db818f09de0b2ad6587972fb5affc8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00554d59eae4d4f8d155d61106959cb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92209597acd52be465e83c122256e472.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a731a1f0b0c7bcfbee2dfb15acd65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f32c1b8e96b8400061a12c361c046.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>