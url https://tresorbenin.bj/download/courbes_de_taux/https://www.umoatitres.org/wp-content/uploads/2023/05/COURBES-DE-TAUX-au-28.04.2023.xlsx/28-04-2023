--- v4 (2026-05-06)
+++ v5 (2026-06-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a731a1f0b0c7bcfbee2dfb15acd65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6a9d7e6c79c4b05d89577cb94be8b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2203b49988088f79f5afba0716bf79.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64dae63e839c8107470a8d7cf3f7fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a731a1f0b0c7bcfbee2dfb15acd65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cecc6e67e4c32ab7dbfdf8604f4ba6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2203b49988088f79f5afba0716bf79.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9a227bd5b2a5099fe0dae55c3f9ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a731a1f0b0c7bcfbee2dfb15acd65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab18cf0b47109f7843cd774b99c188.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2203b49988088f79f5afba0716bf79.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126befc1d94f6894c695c492bccb49a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a731a1f0b0c7bcfbee2dfb15acd65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccefedded4ae0f993533588e24dd0c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2203b49988088f79f5afba0716bf79.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5406f4052a19041f1a43dd04d09eee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a731a1f0b0c7bcfbee2dfb15acd65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a82d86c6408d73ad2c3bcbdb4ed3a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2203b49988088f79f5afba0716bf79.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd83301fce561f1ec36d43125de1e8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a731a1f0b0c7bcfbee2dfb15acd65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa5ffa2b81b762fb48301f0a038d1f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2203b49988088f79f5afba0716bf79.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54018dcd53b91175ba329d2c006a2839.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a731a1f0b0c7bcfbee2dfb15acd65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db818f09de0b2ad6587972fb5affc8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2203b49988088f79f5afba0716bf79.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30aad558ab20a0f2314404df254bd2a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a731a1f0b0c7bcfbee2dfb15acd65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f32c1b8e96b8400061a12c361c046.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2203b49988088f79f5afba0716bf79.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641060acbe98932212b3eed2ae39eb24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>