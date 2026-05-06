--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84948c76719c4bd4e15365871033ef96.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69054447934d25cc7b8008df446f11b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6929a2f265a4fc5afbab9edce35aca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ea99a0cdf6fca66918222a0f66767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84948c76719c4bd4e15365871033ef96.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfa7e9f051a9c449c117fee9a91a93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6929a2f265a4fc5afbab9edce35aca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ddc24fbd9652c218b555a361b0939.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84948c76719c4bd4e15365871033ef96.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819aaac80e24fe95aa0de548a4df28d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6929a2f265a4fc5afbab9edce35aca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3be3bba70c2d5ee3a5341c95b76213.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84948c76719c4bd4e15365871033ef96.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebec84d5ab9d32a1b040fec8de6766.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6929a2f265a4fc5afbab9edce35aca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f2aa0b35b860502eb408a3ec8def9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84948c76719c4bd4e15365871033ef96.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872536ba6318341436ec95b89a9117c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6929a2f265a4fc5afbab9edce35aca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81d87b5bcb0ab184d7b0f89d5bf445.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84948c76719c4bd4e15365871033ef96.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ea58dcd7d113b170664c74a298fd6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6929a2f265a4fc5afbab9edce35aca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444386d1c07b7c77c4482b55aace634.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84948c76719c4bd4e15365871033ef96.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15632fc5ece98465031243fe5b76d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6929a2f265a4fc5afbab9edce35aca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3da9c4b4f69f77ebe1e2b28c2abfa1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84948c76719c4bd4e15365871033ef96.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403736ff386fd0434d670210726be2c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6929a2f265a4fc5afbab9edce35aca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c412cc6471d2dd9e03505b623f2bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>