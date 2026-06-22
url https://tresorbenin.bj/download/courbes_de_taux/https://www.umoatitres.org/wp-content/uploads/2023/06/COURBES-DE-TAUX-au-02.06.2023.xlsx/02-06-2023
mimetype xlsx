--- v3 (2026-05-06)
+++ v4 (2026-06-22)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6929a2f265a4fc5afbab9edce35aca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ea99a0cdf6fca66918222a0f66767.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de848015a337f6ebdc70812327184758.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494df14d8d5a73682578b899f99a7ba7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6929a2f265a4fc5afbab9edce35aca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ddc24fbd9652c218b555a361b0939.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de848015a337f6ebdc70812327184758.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafaca3e57a8316ea465475c7900f87.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6929a2f265a4fc5afbab9edce35aca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3be3bba70c2d5ee3a5341c95b76213.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de848015a337f6ebdc70812327184758.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ee410646d84432811744bf9a4d855.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6929a2f265a4fc5afbab9edce35aca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f2aa0b35b860502eb408a3ec8def9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de848015a337f6ebdc70812327184758.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392ccd9b2b321b60cb78bc75f67b88b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6929a2f265a4fc5afbab9edce35aca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81d87b5bcb0ab184d7b0f89d5bf445.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de848015a337f6ebdc70812327184758.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14553f7afdb7fc276ad652dfcf3b38.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6929a2f265a4fc5afbab9edce35aca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444386d1c07b7c77c4482b55aace634.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de848015a337f6ebdc70812327184758.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcd3f1255621ac5586a9e8912adeb1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6929a2f265a4fc5afbab9edce35aca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3da9c4b4f69f77ebe1e2b28c2abfa1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de848015a337f6ebdc70812327184758.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1377922124d806b3341587dd515f9af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6929a2f265a4fc5afbab9edce35aca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c412cc6471d2dd9e03505b623f2bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de848015a337f6ebdc70812327184758.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a8cdeac1dcb63ff0065bf181c3052.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>