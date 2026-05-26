--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d48145e314fe11006373f2ca82925e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58332e847fccc45712399158c04884bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d64e962291222e188a3ef7e139b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9fb13079544745b7db2de1e5a9488.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d48145e314fe11006373f2ca82925e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8237f79ce80b60bbb321901b40c9b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d64e962291222e188a3ef7e139b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9876d3c3cb0276045a50613f6d9a896.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d48145e314fe11006373f2ca82925e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75433d4923a8da9239b5137f6227ad5e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d64e962291222e188a3ef7e139b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af33a9430ce6206425cd36aff8cb741.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d48145e314fe11006373f2ca82925e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e357ac2badc1494bc97f0d4c7e2001.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d64e962291222e188a3ef7e139b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac10374bd8b5d48d8cbddca2df7a2e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d48145e314fe11006373f2ca82925e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb844f68fcdc31567fa25e8b6c2bbf98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d64e962291222e188a3ef7e139b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75974f93fccab2dd203751741fd85e5a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d48145e314fe11006373f2ca82925e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebeb373870ae937f763ac39c0d2e25b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d64e962291222e188a3ef7e139b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a84b86c3f67915f7625104f487277.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d48145e314fe11006373f2ca82925e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b3d4c626e7e424d52bc5fd2b580f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d64e962291222e188a3ef7e139b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17bb56b8a7eaa399d88e79bf09f7d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d48145e314fe11006373f2ca82925e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32669cdde49fffcfbca30c4c0683b330.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d64e962291222e188a3ef7e139b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d82d43540012ab840cf9bfbba592e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>