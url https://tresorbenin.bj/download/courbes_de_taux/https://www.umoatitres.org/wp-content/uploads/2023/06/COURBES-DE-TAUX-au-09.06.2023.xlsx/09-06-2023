--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d64e962291222e188a3ef7e139b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9fb13079544745b7db2de1e5a9488.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cb38c929fc0a492ca0153e4436600.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68dffc487875f74fa22579f24e05a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d64e962291222e188a3ef7e139b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9876d3c3cb0276045a50613f6d9a896.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cb38c929fc0a492ca0153e4436600.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a97f6a71af7acf86898e5c17d58aee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d64e962291222e188a3ef7e139b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af33a9430ce6206425cd36aff8cb741.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cb38c929fc0a492ca0153e4436600.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867d522b4ff8916d0ac2e0108e05b4d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d64e962291222e188a3ef7e139b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac10374bd8b5d48d8cbddca2df7a2e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cb38c929fc0a492ca0153e4436600.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d059b22a65f384202ed7c5269dd7b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d64e962291222e188a3ef7e139b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75974f93fccab2dd203751741fd85e5a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cb38c929fc0a492ca0153e4436600.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd408d3472634f584504c878642bbf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d64e962291222e188a3ef7e139b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a84b86c3f67915f7625104f487277.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cb38c929fc0a492ca0153e4436600.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675b13ddb6800bc1c3888dfd1a68cf7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d64e962291222e188a3ef7e139b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17bb56b8a7eaa399d88e79bf09f7d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cb38c929fc0a492ca0153e4436600.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810631804351e3653e68dc41bf6e27c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d64e962291222e188a3ef7e139b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d82d43540012ab840cf9bfbba592e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cb38c929fc0a492ca0153e4436600.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c786dbea8883ccdab145952766e2477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>