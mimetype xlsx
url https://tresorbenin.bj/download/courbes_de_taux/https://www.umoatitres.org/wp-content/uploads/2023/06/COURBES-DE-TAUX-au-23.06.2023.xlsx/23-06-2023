--- v3 (2026-03-25)
+++ v4 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11b3f3dca76a35ceeed19f01be19e5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686e3fb19fd9ea36b74c5384ac3180e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d8a65d36635c106f09442562da850.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32477fc052dde98f6dbeb1ed7d29e31.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11b3f3dca76a35ceeed19f01be19e5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f20fb3b8eaf8405a2df7018a884b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d8a65d36635c106f09442562da850.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124d267cdd1a5bcf22dd7d96aad510f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11b3f3dca76a35ceeed19f01be19e5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9acb0484c3fb681df8d4c054b7d1e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d8a65d36635c106f09442562da850.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b96374cef7ba915b6fff4884e5494.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11b3f3dca76a35ceeed19f01be19e5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18338a225bec1faf2b3ae0c0888d64f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d8a65d36635c106f09442562da850.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094314735cbdb74d659dc71e3f41ebc7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11b3f3dca76a35ceeed19f01be19e5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5516987f85bfd68b9b98ba80c0bd5e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d8a65d36635c106f09442562da850.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b270cf09c516ec7d7d08ed0e5a6bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11b3f3dca76a35ceeed19f01be19e5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca79d1826b162fab4da2f1cb8ad68b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d8a65d36635c106f09442562da850.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dfa70fabd8d334f86b9153df58b78.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11b3f3dca76a35ceeed19f01be19e5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b0b757181db8ee49fa3925b990903.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d8a65d36635c106f09442562da850.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f397a21db72595e076137857f18667.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11b3f3dca76a35ceeed19f01be19e5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be49dace5696e63a493ab66426254fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d8a65d36635c106f09442562da850.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e667c37b3c003353d0c677ed2d865e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>