--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599a619716762f574b0a1d6302c7ebf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb90d3500241d9c2a201052c8db0f2f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c6b1dff1da665adffbda02560058.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa927c2dd0d8e7d9b2a499d73639383b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599a619716762f574b0a1d6302c7ebf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d84f59ca2f68e3b924b5da3df90267.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c6b1dff1da665adffbda02560058.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a1ca0d81b8c0f09a164d3febaaf11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599a619716762f574b0a1d6302c7ebf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c16503b0bba6dcd54000dccb34870b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c6b1dff1da665adffbda02560058.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d05da79f08ca45a1260c284b50f77d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599a619716762f574b0a1d6302c7ebf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a882a790cfec7cc631076f89e9b9f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c6b1dff1da665adffbda02560058.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eb9eca96d179a094dd9f3330957fb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599a619716762f574b0a1d6302c7ebf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5254f6a5d0d3f8cb607cb672172c10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c6b1dff1da665adffbda02560058.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c76e0d87f73dc72296b77466bdd3d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599a619716762f574b0a1d6302c7ebf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a104f76e02aeb6c912dba48865effb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c6b1dff1da665adffbda02560058.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae116cccfb26bccbab1881e8f851043a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599a619716762f574b0a1d6302c7ebf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e66c35feba27ab8a3b29dbab7ff8b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c6b1dff1da665adffbda02560058.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12d5b25db315d3a0f4b3bf3ca0d115.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599a619716762f574b0a1d6302c7ebf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433de12029f9a8a69e937bd18787e6f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c6b1dff1da665adffbda02560058.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ca80ab7999a6765ccf69000eb09ac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>