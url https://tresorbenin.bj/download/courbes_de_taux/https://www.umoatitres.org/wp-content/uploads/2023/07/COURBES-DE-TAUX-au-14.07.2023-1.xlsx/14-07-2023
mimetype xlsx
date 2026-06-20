--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c6b1dff1da665adffbda02560058.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa927c2dd0d8e7d9b2a499d73639383b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a1c30853cba377d660600a0596c3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab546ae9fb4cc2b08b2b0160a98b2f0e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c6b1dff1da665adffbda02560058.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a1ca0d81b8c0f09a164d3febaaf11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a1c30853cba377d660600a0596c3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaaad998a432950469759859938acf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c6b1dff1da665adffbda02560058.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d05da79f08ca45a1260c284b50f77d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a1c30853cba377d660600a0596c3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1b4d5dd082fa9a4af1b8d1bfe1a53.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c6b1dff1da665adffbda02560058.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eb9eca96d179a094dd9f3330957fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a1c30853cba377d660600a0596c3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a381d4ccca94824375882cc0a3f7c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c6b1dff1da665adffbda02560058.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c76e0d87f73dc72296b77466bdd3d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a1c30853cba377d660600a0596c3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e8b1dcb4368b41a3ca915044a3b79.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c6b1dff1da665adffbda02560058.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae116cccfb26bccbab1881e8f851043a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a1c30853cba377d660600a0596c3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3d55c3bd26af9bbaabdd7ae3a5bb0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c6b1dff1da665adffbda02560058.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12d5b25db315d3a0f4b3bf3ca0d115.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a1c30853cba377d660600a0596c3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38fb9eb48717736d86f7bcfaede9c3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c6b1dff1da665adffbda02560058.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ca80ab7999a6765ccf69000eb09ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a1c30853cba377d660600a0596c3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f475cab8e5ad37af4bea010c882c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>