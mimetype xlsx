--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a1c30853cba377d660600a0596c3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab546ae9fb4cc2b08b2b0160a98b2f0e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdbd169dc0ae1e73565382464999ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01164fdfc871684eb5b59fa28ee5120.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a1c30853cba377d660600a0596c3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaaad998a432950469759859938acf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdbd169dc0ae1e73565382464999ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a669ed27aa10fc649e21cfffc7684f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a1c30853cba377d660600a0596c3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1b4d5dd082fa9a4af1b8d1bfe1a53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdbd169dc0ae1e73565382464999ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948f88c1349e9bdcf29950757f0481d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a1c30853cba377d660600a0596c3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a381d4ccca94824375882cc0a3f7c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdbd169dc0ae1e73565382464999ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4bae55a40f6ea550ff7502e0a5b49.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a1c30853cba377d660600a0596c3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e8b1dcb4368b41a3ca915044a3b79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdbd169dc0ae1e73565382464999ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb36ec79b47042be5ed13acff3340d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a1c30853cba377d660600a0596c3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3d55c3bd26af9bbaabdd7ae3a5bb0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdbd169dc0ae1e73565382464999ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62634dae401b63d0b606f8212a2e158b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a1c30853cba377d660600a0596c3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38fb9eb48717736d86f7bcfaede9c3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdbd169dc0ae1e73565382464999ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8304e442ba2c3536b141b86412c1de9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a1c30853cba377d660600a0596c3e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f475cab8e5ad37af4bea010c882c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdbd169dc0ae1e73565382464999ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9372628ba0be38878d08959aa734a0e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>