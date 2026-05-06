--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993440bd675d39443938ab4cb820c20d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4fd98a2aa739d63fa794e141bd858.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbb83e614e883fa0e7fea181e492d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf070f1559374363ae6f979f65e12d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993440bd675d39443938ab4cb820c20d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2355e9cb104bfacf9e8b3b0fadb28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbb83e614e883fa0e7fea181e492d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b9c5291e70ef466c5c593c621b50c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993440bd675d39443938ab4cb820c20d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee01dbdf52120f82bcffc9d5291930.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbb83e614e883fa0e7fea181e492d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770d7dc176eb0a8b1fabf9466b4dd7c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993440bd675d39443938ab4cb820c20d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3573eb9ae3e408682ca74ae26335b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbb83e614e883fa0e7fea181e492d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372db8f70328ec8e6958f4e36e967e5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993440bd675d39443938ab4cb820c20d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6b378a17b6b4982cec9a8c0fd5cac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbb83e614e883fa0e7fea181e492d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2e349e112cffa77591ae49d050bbb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993440bd675d39443938ab4cb820c20d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56f862fe1dedbc9880693e9798f25b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbb83e614e883fa0e7fea181e492d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02e29377d4930125f2a6dca99f6aa2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993440bd675d39443938ab4cb820c20d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a617340669fe2fb09567c172ceda46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbb83e614e883fa0e7fea181e492d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62323b3118be5dafa3830be45fa7c323.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993440bd675d39443938ab4cb820c20d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d886b3c9cff9c7226d14e7b6c9e6c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbb83e614e883fa0e7fea181e492d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a5dac5b64f8e735b29e6ea0d32d65.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>