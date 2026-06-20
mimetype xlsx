--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbb83e614e883fa0e7fea181e492d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf070f1559374363ae6f979f65e12d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725ce85d33273bd3237093968ce54c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dfe78d9283601cf2bef47bf06a352.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbb83e614e883fa0e7fea181e492d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b9c5291e70ef466c5c593c621b50c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725ce85d33273bd3237093968ce54c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb69e35755e79ec8fa8d87da081a7a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbb83e614e883fa0e7fea181e492d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770d7dc176eb0a8b1fabf9466b4dd7c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725ce85d33273bd3237093968ce54c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052199f47e4f2b0c1bb03fd550093997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbb83e614e883fa0e7fea181e492d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372db8f70328ec8e6958f4e36e967e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725ce85d33273bd3237093968ce54c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ff94669db06ea5f21ccc0ba544e5c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbb83e614e883fa0e7fea181e492d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2e349e112cffa77591ae49d050bbb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725ce85d33273bd3237093968ce54c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17718d55bda8b89ec9b4ad73174e39.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbb83e614e883fa0e7fea181e492d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02e29377d4930125f2a6dca99f6aa2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725ce85d33273bd3237093968ce54c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8086bb3351e2725a5c37011042e793.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbb83e614e883fa0e7fea181e492d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62323b3118be5dafa3830be45fa7c323.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725ce85d33273bd3237093968ce54c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87424e22b8f474696944ab628aed2e0d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbb83e614e883fa0e7fea181e492d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a5dac5b64f8e735b29e6ea0d32d65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725ce85d33273bd3237093968ce54c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d17a161414d6a95acb31722df79a9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>