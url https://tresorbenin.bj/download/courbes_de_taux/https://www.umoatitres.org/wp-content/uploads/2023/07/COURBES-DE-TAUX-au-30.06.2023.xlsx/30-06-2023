--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725ce85d33273bd3237093968ce54c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dfe78d9283601cf2bef47bf06a352.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc86ea486543e5959b0d5d61ab3766a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81aadc5b5f928edb7bcebb7d837314.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725ce85d33273bd3237093968ce54c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb69e35755e79ec8fa8d87da081a7a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc86ea486543e5959b0d5d61ab3766a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b64c69a54ee03b53520d75d5ae8fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725ce85d33273bd3237093968ce54c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052199f47e4f2b0c1bb03fd550093997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc86ea486543e5959b0d5d61ab3766a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6db8aa29c6a255a61f767aa37f083d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725ce85d33273bd3237093968ce54c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ff94669db06ea5f21ccc0ba544e5c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc86ea486543e5959b0d5d61ab3766a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ce647d03e414167375a8b66c079ba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725ce85d33273bd3237093968ce54c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17718d55bda8b89ec9b4ad73174e39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc86ea486543e5959b0d5d61ab3766a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849c37b04e797bfcbbe232fffa6a016.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725ce85d33273bd3237093968ce54c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8086bb3351e2725a5c37011042e793.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc86ea486543e5959b0d5d61ab3766a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e24d4d77af6097575b091b62df9429.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725ce85d33273bd3237093968ce54c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87424e22b8f474696944ab628aed2e0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc86ea486543e5959b0d5d61ab3766a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ee3cbd5af2454c62329803ad926c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725ce85d33273bd3237093968ce54c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d17a161414d6a95acb31722df79a9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc86ea486543e5959b0d5d61ab3766a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744a5876b1be6f5cfa70c04f90955e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>