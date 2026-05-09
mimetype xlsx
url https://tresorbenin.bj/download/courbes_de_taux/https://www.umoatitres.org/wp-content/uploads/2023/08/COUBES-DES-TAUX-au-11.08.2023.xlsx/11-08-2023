--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bed0e80a5d7423dad8f12b04d4edd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e0cb18f1510f31c0a905234cb3345.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb410440a15e577c732eea5cc798ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3df91ddf5de5cb74e9946044a588d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bed0e80a5d7423dad8f12b04d4edd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e6115ee1a7677755407868fe158f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb410440a15e577c732eea5cc798ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14571f383b90bf39d9eaa9213b141fc8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bed0e80a5d7423dad8f12b04d4edd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e80538955b9d0732bc589f9f1144d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb410440a15e577c732eea5cc798ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cd1244d09ec70edb7608ac0a1addf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bed0e80a5d7423dad8f12b04d4edd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e132b445bb892ae55c306eb4d1d98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb410440a15e577c732eea5cc798ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287f3a840cc5d09d2e838c7cc6d1517.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bed0e80a5d7423dad8f12b04d4edd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76c9af4b607bdc0e91342fbc223eaf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb410440a15e577c732eea5cc798ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee26329b12a9b679e5cceeeb09b8d5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bed0e80a5d7423dad8f12b04d4edd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98786451b2dd1ce1b219e941162f384a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb410440a15e577c732eea5cc798ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb08d6ccf5fce24d69879cc441c16ec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bed0e80a5d7423dad8f12b04d4edd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e91ced5e27997264fae4eec82122d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb410440a15e577c732eea5cc798ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b212cc65223fe371e8fb942d3d04f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bed0e80a5d7423dad8f12b04d4edd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189c4205caa285a7d300371f78e2ca3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb410440a15e577c732eea5cc798ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af74843a37f71c866803484f1ce36c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>