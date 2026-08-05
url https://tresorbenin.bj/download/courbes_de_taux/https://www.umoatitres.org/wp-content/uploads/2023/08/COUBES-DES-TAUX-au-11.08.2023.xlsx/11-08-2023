--- v3 (2026-05-09)
+++ v4 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb410440a15e577c732eea5cc798ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3df91ddf5de5cb74e9946044a588d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45e357ab2dda1165a4e71b6249d3b7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5062a491096e3a108d0beea02e02bc4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb410440a15e577c732eea5cc798ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14571f383b90bf39d9eaa9213b141fc8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45e357ab2dda1165a4e71b6249d3b7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874c170c983830463d82a914ac2735e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb410440a15e577c732eea5cc798ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cd1244d09ec70edb7608ac0a1addf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45e357ab2dda1165a4e71b6249d3b7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35384b7750f8136cc5cb01112643a84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb410440a15e577c732eea5cc798ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287f3a840cc5d09d2e838c7cc6d1517.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45e357ab2dda1165a4e71b6249d3b7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb84947e8c426f3a7b5b2e88b09d71a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb410440a15e577c732eea5cc798ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee26329b12a9b679e5cceeeb09b8d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45e357ab2dda1165a4e71b6249d3b7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f86e30cf89ffe48e778fa9fb6346c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb410440a15e577c732eea5cc798ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb08d6ccf5fce24d69879cc441c16ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45e357ab2dda1165a4e71b6249d3b7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feebea7e4a482bba6d4123e6515761f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb410440a15e577c732eea5cc798ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b212cc65223fe371e8fb942d3d04f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45e357ab2dda1165a4e71b6249d3b7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e6c010eacb13f21f8d892b696e92b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb410440a15e577c732eea5cc798ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af74843a37f71c866803484f1ce36c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45e357ab2dda1165a4e71b6249d3b7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd2463e2311f8d7e038570d2ee763a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>