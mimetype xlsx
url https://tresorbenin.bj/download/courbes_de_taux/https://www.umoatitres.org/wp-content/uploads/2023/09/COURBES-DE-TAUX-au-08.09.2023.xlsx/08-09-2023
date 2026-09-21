--- v4 (2026-06-20)
+++ v5 (2026-09-21)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fd459a46cd93eb6035b67f3a69549.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f71ecb76cdcc29c5704c1b048b4b16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c503933789a4b72f433880526e6f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25e4ac5c11c7cafbe17bd413cda1dc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fd459a46cd93eb6035b67f3a69549.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73b8e8bee4522824b54e8a74948cc5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c503933789a4b72f433880526e6f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00d6830e2069fed0ae37d57f8e5aeb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fd459a46cd93eb6035b67f3a69549.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8516d6a118e27aabd725819581542f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c503933789a4b72f433880526e6f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afe28fbaf00d26230e45bcb34a209b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fd459a46cd93eb6035b67f3a69549.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e237b3f4ca0121bb5e4faf1725921a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c503933789a4b72f433880526e6f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c668537eb98d9e8e18cf4a442bb24c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fd459a46cd93eb6035b67f3a69549.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a83e7c3232111c25efc9818a0b2e0f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c503933789a4b72f433880526e6f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514e380e6b8f62f574be49e98eea6dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fd459a46cd93eb6035b67f3a69549.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765e4681dd6b25cf8482cfbf7999d93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c503933789a4b72f433880526e6f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bfe1d286bbf7fa0eb1491815df836.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fd459a46cd93eb6035b67f3a69549.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc11613d261b3f009e2fca0d774211a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c503933789a4b72f433880526e6f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d6f7bae30e5c40f0d0c6599c9bc06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fd459a46cd93eb6035b67f3a69549.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ace73bfd7fb9b80ac03f5468f3d37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c503933789a4b72f433880526e6f74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3d77160765a54154f326db3709647.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>