--- v3 (2026-03-21)
+++ v4 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbb53b3548d7aa63739c89e8a9ffb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb835cea3ef4bec6065abe3c0b5f96e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd8ce61753f2cdab49d0a58ee0f00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8f4b2aa6095cfeedcd890fb8a73d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbb53b3548d7aa63739c89e8a9ffb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f6175374117c6661be41d64d99b47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd8ce61753f2cdab49d0a58ee0f00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01503f1c7b3c488cdad30ebfbe4cd29a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbb53b3548d7aa63739c89e8a9ffb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7469b268b4c0497e2ef3270e0810de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd8ce61753f2cdab49d0a58ee0f00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ce2356ee64446e92d9a1d555c699a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbb53b3548d7aa63739c89e8a9ffb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c07b6e3e1242bd8f1dc0b066c2c48e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd8ce61753f2cdab49d0a58ee0f00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca121b2ac6b0d5aff189229784194dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbb53b3548d7aa63739c89e8a9ffb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f542a9998f96607a1b793bf6409ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd8ce61753f2cdab49d0a58ee0f00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d5e9fa51c9c1a8be7a7fe13011e4e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbb53b3548d7aa63739c89e8a9ffb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4753714772304dc0d0922df3994dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd8ce61753f2cdab49d0a58ee0f00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6a69973876ac89ec5dfa75d9ecfff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbb53b3548d7aa63739c89e8a9ffb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d463089479fc5caaaf45ec098ee26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd8ce61753f2cdab49d0a58ee0f00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196fe5e56e9feb0377ba6438d4e824c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbb53b3548d7aa63739c89e8a9ffb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea361e46ee91dfdb0943e78f64f81dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd8ce61753f2cdab49d0a58ee0f00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abec276fe5c8084c19d00b7b44f76dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>