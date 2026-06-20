--- v4 (2026-05-06)
+++ v5 (2026-06-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd8ce61753f2cdab49d0a58ee0f00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8f4b2aa6095cfeedcd890fb8a73d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d8ff4c23c782d97e2e7e8e60f3ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056158be700e07b925e2d81cc891bca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd8ce61753f2cdab49d0a58ee0f00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01503f1c7b3c488cdad30ebfbe4cd29a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d8ff4c23c782d97e2e7e8e60f3ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb375a53bd80873a0c58ef0c369ec9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd8ce61753f2cdab49d0a58ee0f00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ce2356ee64446e92d9a1d555c699a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d8ff4c23c782d97e2e7e8e60f3ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c9697c624c3fcda3880d08073243b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd8ce61753f2cdab49d0a58ee0f00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca121b2ac6b0d5aff189229784194dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d8ff4c23c782d97e2e7e8e60f3ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657df115ba3c9d411c1dd1c524e59e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd8ce61753f2cdab49d0a58ee0f00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d5e9fa51c9c1a8be7a7fe13011e4e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d8ff4c23c782d97e2e7e8e60f3ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717882c725a4222b66dc95cf4e3e3f49.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd8ce61753f2cdab49d0a58ee0f00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6a69973876ac89ec5dfa75d9ecfff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d8ff4c23c782d97e2e7e8e60f3ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f5da903979a423de02c79f8b0db1b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd8ce61753f2cdab49d0a58ee0f00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196fe5e56e9feb0377ba6438d4e824c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d8ff4c23c782d97e2e7e8e60f3ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196069eb0b9e6db913282a2a5a62b8d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd8ce61753f2cdab49d0a58ee0f00.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abec276fe5c8084c19d00b7b44f76dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d8ff4c23c782d97e2e7e8e60f3ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343db31fb03ac6678088392d55f28a7b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>