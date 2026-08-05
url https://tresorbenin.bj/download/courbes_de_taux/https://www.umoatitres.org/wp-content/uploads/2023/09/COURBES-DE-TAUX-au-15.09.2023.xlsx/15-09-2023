--- v5 (2026-06-20)
+++ v6 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d8ff4c23c782d97e2e7e8e60f3ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056158be700e07b925e2d81cc891bca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d8319b41b5604967c01909123a898.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ea45a9ed6318c9038531333c22a0c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d8ff4c23c782d97e2e7e8e60f3ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb375a53bd80873a0c58ef0c369ec9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d8319b41b5604967c01909123a898.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dfe52dca3e3b4eda6fd03c33b031e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d8ff4c23c782d97e2e7e8e60f3ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c9697c624c3fcda3880d08073243b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d8319b41b5604967c01909123a898.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0c06ca6977441d2f474e76f74a332.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d8ff4c23c782d97e2e7e8e60f3ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657df115ba3c9d411c1dd1c524e59e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d8319b41b5604967c01909123a898.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b0291495606226a70c0221ef7f6b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d8ff4c23c782d97e2e7e8e60f3ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717882c725a4222b66dc95cf4e3e3f49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d8319b41b5604967c01909123a898.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972c79ae06dfb877b86a2a37e1b6f18.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d8ff4c23c782d97e2e7e8e60f3ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f5da903979a423de02c79f8b0db1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d8319b41b5604967c01909123a898.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3621856f1b8492acf58f131e72586af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d8ff4c23c782d97e2e7e8e60f3ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196069eb0b9e6db913282a2a5a62b8d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d8319b41b5604967c01909123a898.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a6f08c41c2e83a21ffcfa8f86d7da.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d8ff4c23c782d97e2e7e8e60f3ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343db31fb03ac6678088392d55f28a7b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d8319b41b5604967c01909123a898.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc783fa6859f0ce16cad49a91694a5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>