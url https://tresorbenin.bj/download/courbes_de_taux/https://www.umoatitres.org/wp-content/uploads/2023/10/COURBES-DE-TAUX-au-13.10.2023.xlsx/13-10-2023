--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c93df7c385111f3a1739fd374aab12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd502b7e5c76acb168584521464f9278.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01023d5d8c99e08c6ce3c3fa4dc88c60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dcd5f787c549ab8def89d3307f5a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c93df7c385111f3a1739fd374aab12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e395a70bd566ec62d973b23fbce2ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01023d5d8c99e08c6ce3c3fa4dc88c60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028dfba9aa752b5e734008ebd170454.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c93df7c385111f3a1739fd374aab12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10316f9aacca13fcb8358043a47e022.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01023d5d8c99e08c6ce3c3fa4dc88c60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145c85d5eb98a8b415a2fc9b8f3a40e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c93df7c385111f3a1739fd374aab12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fe29729fd7910d54359d818178a7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01023d5d8c99e08c6ce3c3fa4dc88c60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50a18bb9af049ea11c7db8286ba8da.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c93df7c385111f3a1739fd374aab12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf2fe4c1d83d29980877ffc7a5a19e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01023d5d8c99e08c6ce3c3fa4dc88c60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08937a5dea527f88137bb9d4418ace.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c93df7c385111f3a1739fd374aab12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcfec92a63e296c2484e9fca0720ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01023d5d8c99e08c6ce3c3fa4dc88c60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45830b0d2fc50089cf2e5fbb55a5fe7d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c93df7c385111f3a1739fd374aab12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dc7e783b0c834e540ae59b53a8920.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01023d5d8c99e08c6ce3c3fa4dc88c60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee61b978339482a7b133296e96d1d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c93df7c385111f3a1739fd374aab12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72e308d15296879666874a06c27b1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01023d5d8c99e08c6ce3c3fa4dc88c60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa539a4e15a2facf7f00fcb23089efa7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>