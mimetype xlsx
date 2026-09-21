--- v4 (2026-06-20)
+++ v5 (2026-09-21)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80a454d858f46561cb038799453b50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bb35ad2430159119eeb7329e8019b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80a454d858f46561cb038799453b50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61cc438b713a323b9c5c87ca5574df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bb35ad2430159119eeb7329e8019b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dce5724b95223335ce22b84f1ff30.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80a454d858f46561cb038799453b50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59868ae99cd9af508549bcc652557bb1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bb35ad2430159119eeb7329e8019b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8a1cd1639a509748f8c4537175ec4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80a454d858f46561cb038799453b50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7746b9b6ed66882457532a4bf66c902.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bb35ad2430159119eeb7329e8019b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab2ebd3eb217071376a56d8c851bed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80a454d858f46561cb038799453b50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f12ebfd88bc5c9eb6c0b3e4ece087.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bb35ad2430159119eeb7329e8019b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7277693a2663461c0d6fb0ad750ada.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80a454d858f46561cb038799453b50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edcf4286a7918750c13b1ef489f932.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bb35ad2430159119eeb7329e8019b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d79b359a04d1e67114f5f98c0cc73.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80a454d858f46561cb038799453b50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550476a9ad97540fc2414b4a9a3bc68d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bb35ad2430159119eeb7329e8019b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49462a89294f2ed2282f4ea0efc2549.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80a454d858f46561cb038799453b50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96e66e5827f3cf0656c8738766afaa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bb35ad2430159119eeb7329e8019b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a71c51eb20f0f37c405e6b73455b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>