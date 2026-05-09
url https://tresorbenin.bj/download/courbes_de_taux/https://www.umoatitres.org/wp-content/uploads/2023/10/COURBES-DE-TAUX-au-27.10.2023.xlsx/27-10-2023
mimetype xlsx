--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -489,79 +489,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0665d07ad315a0ea7c6f4777b92b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c793c6676edb046b4e9c0a723d21f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b9b4e93c380dab39a2522cb1c10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfe1a44cdaf1318ed81c4519950b7d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0665d07ad315a0ea7c6f4777b92b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a9a8b38ab8c3acce19c705c6b7da0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b9b4e93c380dab39a2522cb1c10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc0000c1ea494eb5752356fe0b7275.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0665d07ad315a0ea7c6f4777b92b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d3a41280881a9764bfd9d0772f2a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b9b4e93c380dab39a2522cb1c10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ebdb7faefc76a36c679d90aa16265.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0665d07ad315a0ea7c6f4777b92b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798a0b72dc7cc94e27ac99605606587.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b9b4e93c380dab39a2522cb1c10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97916518f2a1e6a8ff01c1eda36e9bf8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0665d07ad315a0ea7c6f4777b92b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19a592414354676266023f12399127.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b9b4e93c380dab39a2522cb1c10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76f0d1a9ab4c9e993c468d7cfff531.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0665d07ad315a0ea7c6f4777b92b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07691bd88af6a13561beed2a969ea6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b9b4e93c380dab39a2522cb1c10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c473b34414de9eabff9ebf0e74855d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0665d07ad315a0ea7c6f4777b92b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9e2d5211b3b3c53aeabc311a7e87a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b9b4e93c380dab39a2522cb1c10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b460eb0541f8c38613b5472a56d159.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0665d07ad315a0ea7c6f4777b92b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53675dd2054d3ecf8d0427dab6c7ca4d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b9b4e93c380dab39a2522cb1c10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359cb1026b31d5155195deb3dc33c4e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>