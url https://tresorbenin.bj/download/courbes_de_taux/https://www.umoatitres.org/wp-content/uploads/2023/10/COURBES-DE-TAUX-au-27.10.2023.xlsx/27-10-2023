--- v3 (2026-05-09)
+++ v4 (2026-08-05)
@@ -489,79 +489,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b9b4e93c380dab39a2522cb1c10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfe1a44cdaf1318ed81c4519950b7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc38732b39925ee21f8da511df79cc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4e36ea0f261291115538697332bad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b9b4e93c380dab39a2522cb1c10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc0000c1ea494eb5752356fe0b7275.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc38732b39925ee21f8da511df79cc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0fac5a6100f2977102e075445aea0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b9b4e93c380dab39a2522cb1c10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ebdb7faefc76a36c679d90aa16265.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc38732b39925ee21f8da511df79cc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e6c0f977e972ec652b9a8431b4b22.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b9b4e93c380dab39a2522cb1c10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97916518f2a1e6a8ff01c1eda36e9bf8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc38732b39925ee21f8da511df79cc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432cd23c9705f508d1f63760793bd87.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b9b4e93c380dab39a2522cb1c10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76f0d1a9ab4c9e993c468d7cfff531.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc38732b39925ee21f8da511df79cc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a281195245b3bf384140207675e14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b9b4e93c380dab39a2522cb1c10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c473b34414de9eabff9ebf0e74855d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc38732b39925ee21f8da511df79cc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c87f59c2b8e1995051046e42f8ee0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b9b4e93c380dab39a2522cb1c10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b460eb0541f8c38613b5472a56d159.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc38732b39925ee21f8da511df79cc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e515033a46e1e35ada7102265e0a81.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b9b4e93c380dab39a2522cb1c10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359cb1026b31d5155195deb3dc33c4e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc38732b39925ee21f8da511df79cc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d1e0e1939bd53e17e11c0bb5e346e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>