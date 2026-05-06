--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144edf93984b47933ab65261541032d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba25733b0da857520435fc842857c8a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343bb13977c0610101b70cd48de4c19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e9d623f07766db1d7ca16c96099fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144edf93984b47933ab65261541032d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60e89f24fd491feae4f5361f5f303b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343bb13977c0610101b70cd48de4c19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150fc78c76c248ac44ed3b0b555cad0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144edf93984b47933ab65261541032d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20b96280860156120c3f95d97888a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343bb13977c0610101b70cd48de4c19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6153ebe7611faf09410290d56699f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144edf93984b47933ab65261541032d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c77607db972a1fdef123d8a24f3b9a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343bb13977c0610101b70cd48de4c19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6ceb1b3f967c6738141c0682b31c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144edf93984b47933ab65261541032d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef3b2bf928563e6a854a7608049606.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343bb13977c0610101b70cd48de4c19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d66af16886cb7403b9272f76b73e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144edf93984b47933ab65261541032d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12076deb100e43e0988b34726c37f2b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343bb13977c0610101b70cd48de4c19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bc49c05a4ac2daa39f879fcac70d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144edf93984b47933ab65261541032d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d7f2e7d5413e1050338191ad6941f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343bb13977c0610101b70cd48de4c19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0804f1c7bd2646b0fe1ef363d878959.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144edf93984b47933ab65261541032d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acb28da9f605cac5ce212b430cf007.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343bb13977c0610101b70cd48de4c19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369afb4dd3a2d59d1920ba001d854583.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>