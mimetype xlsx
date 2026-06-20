--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343bb13977c0610101b70cd48de4c19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e9d623f07766db1d7ca16c96099fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c197005eed33bd9c6aaf2af11614f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62613967c2364ee59a885498bdd5051e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343bb13977c0610101b70cd48de4c19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150fc78c76c248ac44ed3b0b555cad0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c197005eed33bd9c6aaf2af11614f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a27042360418f3303195a481f7ec5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343bb13977c0610101b70cd48de4c19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6153ebe7611faf09410290d56699f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c197005eed33bd9c6aaf2af11614f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe860a62a3ea86c41569c5c50f49af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343bb13977c0610101b70cd48de4c19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6ceb1b3f967c6738141c0682b31c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c197005eed33bd9c6aaf2af11614f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f626c7db684beab3b4362f5c12898.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343bb13977c0610101b70cd48de4c19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d66af16886cb7403b9272f76b73e3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c197005eed33bd9c6aaf2af11614f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95deaa424bbcc687cf13fafd2ab84ee2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343bb13977c0610101b70cd48de4c19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bc49c05a4ac2daa39f879fcac70d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c197005eed33bd9c6aaf2af11614f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785b4f4e3f5d1a98a46b08fd879e2d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343bb13977c0610101b70cd48de4c19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0804f1c7bd2646b0fe1ef363d878959.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c197005eed33bd9c6aaf2af11614f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d32d41d361876b9f3783afe1c91f0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343bb13977c0610101b70cd48de4c19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369afb4dd3a2d59d1920ba001d854583.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c197005eed33bd9c6aaf2af11614f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e3075e2d92f958db34fb089db93eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>