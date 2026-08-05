--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c197005eed33bd9c6aaf2af11614f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62613967c2364ee59a885498bdd5051e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0b18c9331575ec70331411711ab60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c3c64cf8190428151e1c6ec459ea0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c197005eed33bd9c6aaf2af11614f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a27042360418f3303195a481f7ec5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0b18c9331575ec70331411711ab60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089186212a0e70b81da252aa9e362079.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c197005eed33bd9c6aaf2af11614f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe860a62a3ea86c41569c5c50f49af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0b18c9331575ec70331411711ab60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498998a1d4104d3ddcbf0a8e9f6fa98f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c197005eed33bd9c6aaf2af11614f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f626c7db684beab3b4362f5c12898.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0b18c9331575ec70331411711ab60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543f8a244c0fb826a3288984b3c72ea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c197005eed33bd9c6aaf2af11614f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95deaa424bbcc687cf13fafd2ab84ee2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0b18c9331575ec70331411711ab60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7638ea3903ba0626a2d52e81f655d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c197005eed33bd9c6aaf2af11614f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785b4f4e3f5d1a98a46b08fd879e2d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0b18c9331575ec70331411711ab60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a94b4d1b358131cc1da498c6eca19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c197005eed33bd9c6aaf2af11614f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d32d41d361876b9f3783afe1c91f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0b18c9331575ec70331411711ab60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220275c87dd294e4c7179f1173ce7f0d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c197005eed33bd9c6aaf2af11614f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e3075e2d92f958db34fb089db93eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0b18c9331575ec70331411711ab60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4cfc7c3f122481ba36ca1ff7cc8c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>