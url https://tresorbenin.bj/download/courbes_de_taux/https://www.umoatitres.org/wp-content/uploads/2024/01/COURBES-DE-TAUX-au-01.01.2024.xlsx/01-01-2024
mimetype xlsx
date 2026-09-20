--- v3 (2026-08-05)
+++ v4 (2026-09-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5a7ea06732c0f46753a8be5052745.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4f5a5d43f630c00feb67ea24ce33f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180f39b18aaafa73e1990f27e693ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3ca6a6363921256996bc1e4dda9b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5a7ea06732c0f46753a8be5052745.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24899f677b89957d97c5f1ccb14da5da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180f39b18aaafa73e1990f27e693ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9644566d7181d066e85c016b78c86f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5a7ea06732c0f46753a8be5052745.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0b42f868f937edf1a18be3166fb28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180f39b18aaafa73e1990f27e693ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367ec2a3ae1658f3479e812167c9d32.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5a7ea06732c0f46753a8be5052745.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3551ddfed2645828d498080cb77fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180f39b18aaafa73e1990f27e693ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ae15a06c47ffa77d5a944760fb5c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5a7ea06732c0f46753a8be5052745.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d2d78b4eb7e8af6715aa3e2bf44e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180f39b18aaafa73e1990f27e693ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07388a23c4e5266646aa913f02147e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5a7ea06732c0f46753a8be5052745.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1a530b9117da99bd20e41f2e9d26b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180f39b18aaafa73e1990f27e693ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36cb7606e1809d483e62762bc19e39.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5a7ea06732c0f46753a8be5052745.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d2747fbb7f094bb06deb5744031f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180f39b18aaafa73e1990f27e693ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053d52532e51f415600e08d0a735ce6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5a7ea06732c0f46753a8be5052745.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c00ad939362a2bd5be23dcdd6de7ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180f39b18aaafa73e1990f27e693ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1c49357d033a2a71ed35f928430d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>