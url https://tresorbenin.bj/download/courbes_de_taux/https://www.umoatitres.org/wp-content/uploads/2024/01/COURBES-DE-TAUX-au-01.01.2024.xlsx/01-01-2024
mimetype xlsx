--- v4 (2026-09-20)
+++ v5 (2026-11-04)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180f39b18aaafa73e1990f27e693ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3ca6a6363921256996bc1e4dda9b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ee989199d7a545c7e4e3b30ce79d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf33a463cf123c9004ca306f0348617.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180f39b18aaafa73e1990f27e693ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9644566d7181d066e85c016b78c86f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ee989199d7a545c7e4e3b30ce79d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81432b9c3ba80fd77714272797b88921.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180f39b18aaafa73e1990f27e693ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367ec2a3ae1658f3479e812167c9d32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ee989199d7a545c7e4e3b30ce79d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df3e5dc334d94ae7e24b038e1ff590.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180f39b18aaafa73e1990f27e693ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ae15a06c47ffa77d5a944760fb5c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ee989199d7a545c7e4e3b30ce79d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746e0de4db87211f0d01042ad5817fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180f39b18aaafa73e1990f27e693ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07388a23c4e5266646aa913f02147e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ee989199d7a545c7e4e3b30ce79d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7d0a58c6bb37777f4d616813e72ee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180f39b18aaafa73e1990f27e693ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36cb7606e1809d483e62762bc19e39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ee989199d7a545c7e4e3b30ce79d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404a0753340b1cf38e4862f37465ed7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180f39b18aaafa73e1990f27e693ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053d52532e51f415600e08d0a735ce6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ee989199d7a545c7e4e3b30ce79d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a045d13e6d1e42b93324955f2518ffc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180f39b18aaafa73e1990f27e693ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1c49357d033a2a71ed35f928430d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ee989199d7a545c7e4e3b30ce79d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2d0a3c70d3d2fd632a64bd02ad155.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>