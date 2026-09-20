--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13898699fe9b2d47467de90a7ca575.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41208049cbf51c6b1c9c97f677416e9f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a7a6df3ba7f1edd1dfd5b8aff718.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59b8c9c1f508bf5358fa24e3bfea35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13898699fe9b2d47467de90a7ca575.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abeb141541f7cead1135b6b956ed8bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a7a6df3ba7f1edd1dfd5b8aff718.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb1adf2886559a10880985211602a6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13898699fe9b2d47467de90a7ca575.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecba9b136d2e67e03c8b42e4b4288d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a7a6df3ba7f1edd1dfd5b8aff718.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836c5fdbe825c16e81226de3a73034f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13898699fe9b2d47467de90a7ca575.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641e875e88ed779e30cbaf019e4e3e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a7a6df3ba7f1edd1dfd5b8aff718.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686d4901d3b62f153798e1c5850be40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13898699fe9b2d47467de90a7ca575.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34595831b5e74fb2430a4132738a3958.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a7a6df3ba7f1edd1dfd5b8aff718.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ed8c84be25f899c9ecb231380bc0c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13898699fe9b2d47467de90a7ca575.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7262baa82361e5c2712d8c2c7cb0a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a7a6df3ba7f1edd1dfd5b8aff718.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab79ca22001d972f3f266defc11fb47.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13898699fe9b2d47467de90a7ca575.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aa5885ce413ddddcb4483a82186da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a7a6df3ba7f1edd1dfd5b8aff718.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639553b115383afef1f52cdd9cbbe07.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13898699fe9b2d47467de90a7ca575.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04659c8b0a1cb275d7206b27164661b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a7a6df3ba7f1edd1dfd5b8aff718.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748517c468f74e5de245b9181a9e6030.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>