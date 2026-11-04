--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a7a6df3ba7f1edd1dfd5b8aff718.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59b8c9c1f508bf5358fa24e3bfea35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad81d77a0d99444caa7e0748f5c3dac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cc53154a41aaa63f6a49ed7380914.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a7a6df3ba7f1edd1dfd5b8aff718.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb1adf2886559a10880985211602a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad81d77a0d99444caa7e0748f5c3dac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d591ccd938ae9ed6a9b0fea72ddfa22.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a7a6df3ba7f1edd1dfd5b8aff718.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836c5fdbe825c16e81226de3a73034f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad81d77a0d99444caa7e0748f5c3dac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fe80d1798e55553956e24b4f96579.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a7a6df3ba7f1edd1dfd5b8aff718.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686d4901d3b62f153798e1c5850be40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad81d77a0d99444caa7e0748f5c3dac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70ea8eedc13fe4bfab7db1a0804f3b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a7a6df3ba7f1edd1dfd5b8aff718.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ed8c84be25f899c9ecb231380bc0c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad81d77a0d99444caa7e0748f5c3dac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c28cfbfd2c7d5b17cf7533228507ef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a7a6df3ba7f1edd1dfd5b8aff718.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab79ca22001d972f3f266defc11fb47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad81d77a0d99444caa7e0748f5c3dac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da24be2652fbdc9ee1cbc987b646d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a7a6df3ba7f1edd1dfd5b8aff718.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639553b115383afef1f52cdd9cbbe07.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad81d77a0d99444caa7e0748f5c3dac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874dd704c5a13b0cfffc88802a9c772.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a7a6df3ba7f1edd1dfd5b8aff718.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748517c468f74e5de245b9181a9e6030.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad81d77a0d99444caa7e0748f5c3dac.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f73e5af1b7cdac11f6c732abd9212f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>