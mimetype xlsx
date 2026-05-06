--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a119e1051e4d23ba27e33cce39bb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96eb37db3696ab16949d801eb50cb25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e451f3256bccff092e9f278df4ebb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd480d35dd655d687b914a3a3f4803e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a119e1051e4d23ba27e33cce39bb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71fcc72cdc67617979080e1d26ba24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e451f3256bccff092e9f278df4ebb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b045287e513605223e6729ca92cbebb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a119e1051e4d23ba27e33cce39bb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621eb56374dc847ea565108bb3329e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e451f3256bccff092e9f278df4ebb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba33122259cab07dd9977eedd74bc6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a119e1051e4d23ba27e33cce39bb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce70491ab574a884a369bda379fc2e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e451f3256bccff092e9f278df4ebb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372350ccf41e6c5040ac764c1ac3a51d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a119e1051e4d23ba27e33cce39bb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b14d0c1f6fc24c89a5ae83afc50154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e451f3256bccff092e9f278df4ebb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f393d09f416feb76e3ffff87388d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a119e1051e4d23ba27e33cce39bb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7c2198c2ff63e113182d0760b9c57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e451f3256bccff092e9f278df4ebb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7dcdce76c4a03d9137fe76a35b09b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a119e1051e4d23ba27e33cce39bb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdff6530ae3ded8521d38bb168bfce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e451f3256bccff092e9f278df4ebb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f774da449ea1442b1499528b99f8d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a119e1051e4d23ba27e33cce39bb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e512ee49ea7ccde723dde33c690a1cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e451f3256bccff092e9f278df4ebb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6b4d7f2013778f656ecbabeaa1dfc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>