--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e451f3256bccff092e9f278df4ebb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd480d35dd655d687b914a3a3f4803e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf473e6585d8c39d4d98e4423d667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc878988730235d1ac4c6f8262d941.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e451f3256bccff092e9f278df4ebb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b045287e513605223e6729ca92cbebb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf473e6585d8c39d4d98e4423d667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df529cc485e74a3f6dfa5fb5d0dbbf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e451f3256bccff092e9f278df4ebb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba33122259cab07dd9977eedd74bc6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf473e6585d8c39d4d98e4423d667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567da24c84f534a00802c100350dad1e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e451f3256bccff092e9f278df4ebb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372350ccf41e6c5040ac764c1ac3a51d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf473e6585d8c39d4d98e4423d667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba905011fc02a5671ba80909cc7ffae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e451f3256bccff092e9f278df4ebb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f393d09f416feb76e3ffff87388d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf473e6585d8c39d4d98e4423d667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470c2868a5d15b316941eace890f3d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e451f3256bccff092e9f278df4ebb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7dcdce76c4a03d9137fe76a35b09b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf473e6585d8c39d4d98e4423d667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d4b8d3826c4b54dc6a87fc0d1e048.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e451f3256bccff092e9f278df4ebb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f774da449ea1442b1499528b99f8d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf473e6585d8c39d4d98e4423d667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a43820fb4f2e04c21c372994b29f11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e451f3256bccff092e9f278df4ebb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6b4d7f2013778f656ecbabeaa1dfc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf473e6585d8c39d4d98e4423d667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85611161700fa595dece969b30226cc8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>