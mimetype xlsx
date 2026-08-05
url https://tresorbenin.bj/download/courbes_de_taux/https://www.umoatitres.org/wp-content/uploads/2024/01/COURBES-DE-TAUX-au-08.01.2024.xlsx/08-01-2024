--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf473e6585d8c39d4d98e4423d667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc878988730235d1ac4c6f8262d941.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13898699fe9b2d47467de90a7ca575.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41208049cbf51c6b1c9c97f677416e9f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf473e6585d8c39d4d98e4423d667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df529cc485e74a3f6dfa5fb5d0dbbf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13898699fe9b2d47467de90a7ca575.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abeb141541f7cead1135b6b956ed8bb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf473e6585d8c39d4d98e4423d667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567da24c84f534a00802c100350dad1e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13898699fe9b2d47467de90a7ca575.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecba9b136d2e67e03c8b42e4b4288d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf473e6585d8c39d4d98e4423d667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba905011fc02a5671ba80909cc7ffae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13898699fe9b2d47467de90a7ca575.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641e875e88ed779e30cbaf019e4e3e8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf473e6585d8c39d4d98e4423d667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470c2868a5d15b316941eace890f3d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13898699fe9b2d47467de90a7ca575.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34595831b5e74fb2430a4132738a3958.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf473e6585d8c39d4d98e4423d667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d4b8d3826c4b54dc6a87fc0d1e048.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13898699fe9b2d47467de90a7ca575.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7262baa82361e5c2712d8c2c7cb0a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf473e6585d8c39d4d98e4423d667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a43820fb4f2e04c21c372994b29f11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13898699fe9b2d47467de90a7ca575.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aa5885ce413ddddcb4483a82186da.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf473e6585d8c39d4d98e4423d667.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85611161700fa595dece969b30226cc8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13898699fe9b2d47467de90a7ca575.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04659c8b0a1cb275d7206b27164661b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>