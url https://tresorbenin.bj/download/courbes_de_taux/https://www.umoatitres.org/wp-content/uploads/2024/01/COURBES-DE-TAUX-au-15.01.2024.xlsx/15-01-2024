--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d21d6b6d8142bf055e81e53527249.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde54992f7d168e35611718efcbfa0d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02dc7855daf3f1f97b9ac3607b74a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09a6f11014a673c9a358475a1d25dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d21d6b6d8142bf055e81e53527249.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da992a94263d536fef6c9b90476e285d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02dc7855daf3f1f97b9ac3607b74a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1da8ab9b165e7993f1dd17f0996ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d21d6b6d8142bf055e81e53527249.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59765b72e5c14fc1b50ed7b0672d5645.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02dc7855daf3f1f97b9ac3607b74a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce431d185c545b7c8d8716384db1bbc3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d21d6b6d8142bf055e81e53527249.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa22c827117a30a321f24cfb1ffbb31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02dc7855daf3f1f97b9ac3607b74a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddfa53722e56da5b94db0132a87ba4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d21d6b6d8142bf055e81e53527249.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce93f8a3490eae639a3974704d832f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02dc7855daf3f1f97b9ac3607b74a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec62001eae35e8aee54374f5b046e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d21d6b6d8142bf055e81e53527249.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5d32a1ad47b1986f38133c62b056e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02dc7855daf3f1f97b9ac3607b74a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0d7123e50a87eabe22da0985dfeef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d21d6b6d8142bf055e81e53527249.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438db1b913ea7dbe3e418f8795333ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02dc7855daf3f1f97b9ac3607b74a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818ecf243e3d1d5f816fb1ab5ceb774.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d21d6b6d8142bf055e81e53527249.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36361e70e4dca3f7b98239be0b31dccd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02dc7855daf3f1f97b9ac3607b74a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3a8b95f4e9e3850005a730c711e53.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>