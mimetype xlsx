--- v3 (2026-05-09)
+++ v4 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02dc7855daf3f1f97b9ac3607b74a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09a6f11014a673c9a358475a1d25dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9752b64953ff3a9506399142bb2379.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98855f9445bd5c6f9fc0f5d5978f58f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02dc7855daf3f1f97b9ac3607b74a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1da8ab9b165e7993f1dd17f0996ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9752b64953ff3a9506399142bb2379.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4731d4782660e90f656fd0efc91af9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02dc7855daf3f1f97b9ac3607b74a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce431d185c545b7c8d8716384db1bbc3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9752b64953ff3a9506399142bb2379.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385548380b42ca2385ff3677f738e3a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02dc7855daf3f1f97b9ac3607b74a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddfa53722e56da5b94db0132a87ba4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9752b64953ff3a9506399142bb2379.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283029667f0e9ac4021359bef2b8c5a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02dc7855daf3f1f97b9ac3607b74a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec62001eae35e8aee54374f5b046e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9752b64953ff3a9506399142bb2379.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a319c83612013cd8b4c1bdc5f1e8d12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02dc7855daf3f1f97b9ac3607b74a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0d7123e50a87eabe22da0985dfeef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9752b64953ff3a9506399142bb2379.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca653ac1999ae178c9bc9a1125d5823b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02dc7855daf3f1f97b9ac3607b74a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818ecf243e3d1d5f816fb1ab5ceb774.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9752b64953ff3a9506399142bb2379.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd11f418c23ad75053fef46dec5bf2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02dc7855daf3f1f97b9ac3607b74a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3a8b95f4e9e3850005a730c711e53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9752b64953ff3a9506399142bb2379.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e147d5e9e03ae9e1a1ea9ac9c80bf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>