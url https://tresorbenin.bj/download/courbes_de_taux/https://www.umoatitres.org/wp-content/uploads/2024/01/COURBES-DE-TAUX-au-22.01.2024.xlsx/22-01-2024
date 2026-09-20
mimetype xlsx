--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3031ee3add40091417df3a01b91afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea0b6427c6892067b2f34d5a7544fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd70eda910fd51efff7ba4cb9c26a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc3142b0da795c3efe4c63f6ef492f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3031ee3add40091417df3a01b91afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2957108b4296ac613037cd73e2bd09.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd70eda910fd51efff7ba4cb9c26a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46b81bab230a60190e8bd04487094c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3031ee3add40091417df3a01b91afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407976df7d7c4ab90324297ad662ec1d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd70eda910fd51efff7ba4cb9c26a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed60741a0f2399931ffe3bb3475480.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3031ee3add40091417df3a01b91afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486f39520d968aaeedaa14352440886.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd70eda910fd51efff7ba4cb9c26a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46950df8fb704a366c9283e395ecac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3031ee3add40091417df3a01b91afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ffd8c18cf887e9f0099f15a4d064e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd70eda910fd51efff7ba4cb9c26a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415381626f040747f80f11fb133a35a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3031ee3add40091417df3a01b91afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f090f8ded4b1816fb68cc42b824e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd70eda910fd51efff7ba4cb9c26a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb7f1bb2e25cf12e9a7397104418e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3031ee3add40091417df3a01b91afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e88cfdb395d8e0d00b0ac4015a654f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd70eda910fd51efff7ba4cb9c26a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d51aec203cb9130c75f621759b7d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3031ee3add40091417df3a01b91afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9364f582b47a4673a6e1bebcd9232d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd70eda910fd51efff7ba4cb9c26a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cdd33adba76995edc8704664961f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>