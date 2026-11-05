--- v6 (2026-09-20)
+++ v7 (2026-11-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd70eda910fd51efff7ba4cb9c26a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc3142b0da795c3efe4c63f6ef492f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a89933f508a5f042db9a8e2f0b4cd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6a179c6aa0bc8e3ef84a9a4a88982.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd70eda910fd51efff7ba4cb9c26a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46b81bab230a60190e8bd04487094c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a89933f508a5f042db9a8e2f0b4cd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9579cc3b01a308f5de4dff29fc964.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd70eda910fd51efff7ba4cb9c26a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed60741a0f2399931ffe3bb3475480.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a89933f508a5f042db9a8e2f0b4cd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa2463f76e5f111fb7dc5cfd2b075c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd70eda910fd51efff7ba4cb9c26a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46950df8fb704a366c9283e395ecac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a89933f508a5f042db9a8e2f0b4cd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661f96bd983066c04cec6b5b433c5a9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd70eda910fd51efff7ba4cb9c26a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415381626f040747f80f11fb133a35a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a89933f508a5f042db9a8e2f0b4cd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69bcd79a0030e299fee7172d0e9140.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd70eda910fd51efff7ba4cb9c26a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb7f1bb2e25cf12e9a7397104418e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a89933f508a5f042db9a8e2f0b4cd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232d894176073ee2114d0c7c00ca7ec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd70eda910fd51efff7ba4cb9c26a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d51aec203cb9130c75f621759b7d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a89933f508a5f042db9a8e2f0b4cd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297483e1619660a5992d99967d3b335c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd70eda910fd51efff7ba4cb9c26a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cdd33adba76995edc8704664961f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a89933f508a5f042db9a8e2f0b4cd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a7b34270ae1f9c7c146e065e06b59.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>