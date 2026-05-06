--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de2c30bd2623790a915c84a8a53e2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27554e685719ea60cc0caf12fbac98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4d72bcc0a463c77c0154a9c1edc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bfe210205eabb675c6a23cdaec940.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de2c30bd2623790a915c84a8a53e2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede07d0ce5e1a2c2d11b3324c5511168.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4d72bcc0a463c77c0154a9c1edc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739f1b8fd03a97a653bcc93767bd5a0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de2c30bd2623790a915c84a8a53e2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63cc0965fad8e7ff62aedea4ad68c6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4d72bcc0a463c77c0154a9c1edc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d193eef3b4b487200198683cf747417.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de2c30bd2623790a915c84a8a53e2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59282dca2bcb2f28acb5ce9e161a392c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4d72bcc0a463c77c0154a9c1edc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa586b4d05d8bc4f0703a53b8d505b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de2c30bd2623790a915c84a8a53e2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044cebcb620ad354a6c3efbc4fac483.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4d72bcc0a463c77c0154a9c1edc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d2df58c19fdf9ee61ad91b2ea39a7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de2c30bd2623790a915c84a8a53e2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802e3fe8d5ee66aeb83cece5d21d186.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4d72bcc0a463c77c0154a9c1edc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7c8543fd8ae80061976d3bc7a695f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de2c30bd2623790a915c84a8a53e2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520901cb4339eb00d4f79d0f999d3380.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4d72bcc0a463c77c0154a9c1edc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a757b6d0cd1303712d2d000453082.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de2c30bd2623790a915c84a8a53e2a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7948de7db7e11c377a1b6ceac3d8bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4d72bcc0a463c77c0154a9c1edc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc64ad5233391bf267f31cfcfc4a69.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>