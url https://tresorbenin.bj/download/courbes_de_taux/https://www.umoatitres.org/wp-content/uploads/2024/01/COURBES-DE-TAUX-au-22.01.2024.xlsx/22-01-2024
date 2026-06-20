--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4d72bcc0a463c77c0154a9c1edc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bfe210205eabb675c6a23cdaec940.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365969e27e8670a84771d4792660d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009048a681a8b0a2d25813ffc592f49.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4d72bcc0a463c77c0154a9c1edc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739f1b8fd03a97a653bcc93767bd5a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365969e27e8670a84771d4792660d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cee0887233d2014c6617b4d95905d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4d72bcc0a463c77c0154a9c1edc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d193eef3b4b487200198683cf747417.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365969e27e8670a84771d4792660d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbbb0460dfa2d68008c8db17b53352.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4d72bcc0a463c77c0154a9c1edc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa586b4d05d8bc4f0703a53b8d505b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365969e27e8670a84771d4792660d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4b7857b4020d65f397e3b57d9d1ff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4d72bcc0a463c77c0154a9c1edc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d2df58c19fdf9ee61ad91b2ea39a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365969e27e8670a84771d4792660d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e43880950cd9279eeea5580da4ae9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4d72bcc0a463c77c0154a9c1edc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7c8543fd8ae80061976d3bc7a695f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365969e27e8670a84771d4792660d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70c003975080a8abfd7c8fa0caf3d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4d72bcc0a463c77c0154a9c1edc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a757b6d0cd1303712d2d000453082.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365969e27e8670a84771d4792660d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627d15e219c281b9d24ac55f938b503.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4d72bcc0a463c77c0154a9c1edc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc64ad5233391bf267f31cfcfc4a69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365969e27e8670a84771d4792660d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492dc202e84ca5840b35db37f8e39bc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>