--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365969e27e8670a84771d4792660d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009048a681a8b0a2d25813ffc592f49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3031ee3add40091417df3a01b91afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea0b6427c6892067b2f34d5a7544fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365969e27e8670a84771d4792660d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cee0887233d2014c6617b4d95905d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3031ee3add40091417df3a01b91afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2957108b4296ac613037cd73e2bd09.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365969e27e8670a84771d4792660d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbbb0460dfa2d68008c8db17b53352.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3031ee3add40091417df3a01b91afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407976df7d7c4ab90324297ad662ec1d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365969e27e8670a84771d4792660d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4b7857b4020d65f397e3b57d9d1ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3031ee3add40091417df3a01b91afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486f39520d968aaeedaa14352440886.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365969e27e8670a84771d4792660d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e43880950cd9279eeea5580da4ae9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3031ee3add40091417df3a01b91afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ffd8c18cf887e9f0099f15a4d064e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365969e27e8670a84771d4792660d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70c003975080a8abfd7c8fa0caf3d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3031ee3add40091417df3a01b91afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f090f8ded4b1816fb68cc42b824e5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365969e27e8670a84771d4792660d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627d15e219c281b9d24ac55f938b503.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3031ee3add40091417df3a01b91afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e88cfdb395d8e0d00b0ac4015a654f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365969e27e8670a84771d4792660d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492dc202e84ca5840b35db37f8e39bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3031ee3add40091417df3a01b91afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9364f582b47a4673a6e1bebcd9232d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>