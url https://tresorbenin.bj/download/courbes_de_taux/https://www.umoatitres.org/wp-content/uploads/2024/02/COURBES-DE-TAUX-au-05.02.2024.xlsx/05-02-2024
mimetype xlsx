--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb81d560d715a3c4ecc6dd79ab662.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6a4a04e4b38360cf2fe2df4da373b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aa62cd34026e7c9ffd80c31496994.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0a58ed4a2bc216e39eb811f99838a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb81d560d715a3c4ecc6dd79ab662.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98584bff8ee2ee11a75597a007b8f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aa62cd34026e7c9ffd80c31496994.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a2b8cd440422f2bd17edcabb934af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb81d560d715a3c4ecc6dd79ab662.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878abd1cc6b4046c337b3bad48e262c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aa62cd34026e7c9ffd80c31496994.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7213b2a6651a239f22a323c9c7e700.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb81d560d715a3c4ecc6dd79ab662.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652e251c2ba70c6428d1f8a9f7fa2f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aa62cd34026e7c9ffd80c31496994.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a844e9dac41f70ccfac3e76b7f0671a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb81d560d715a3c4ecc6dd79ab662.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db648a2a134d59409f28fc079ac09d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aa62cd34026e7c9ffd80c31496994.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b3f85a3efb6959f436dbf23a76086.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb81d560d715a3c4ecc6dd79ab662.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461d75f3f23c7be15ecaa852ce1d9ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aa62cd34026e7c9ffd80c31496994.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512dbd3d1838e87673e92a461a1f305.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb81d560d715a3c4ecc6dd79ab662.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fb72cf790cd4555c192613eeaaa4e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aa62cd34026e7c9ffd80c31496994.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0808cdfef02467d7ce95f6c23739f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb81d560d715a3c4ecc6dd79ab662.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc118e421b49eb4243773eee2163c4ad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aa62cd34026e7c9ffd80c31496994.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463321e8f428fa3fa5180a990ecef852.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>