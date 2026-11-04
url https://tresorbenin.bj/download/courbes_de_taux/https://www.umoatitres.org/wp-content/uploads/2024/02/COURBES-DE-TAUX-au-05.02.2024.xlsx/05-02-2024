--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aa62cd34026e7c9ffd80c31496994.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0a58ed4a2bc216e39eb811f99838a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabde8bd4dbb74196e1ac142a955d10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cfe238ebb6432f34f097feecfdd2b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aa62cd34026e7c9ffd80c31496994.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a2b8cd440422f2bd17edcabb934af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabde8bd4dbb74196e1ac142a955d10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d89a5a7b0338bc3db0e6f8737cfe6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aa62cd34026e7c9ffd80c31496994.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7213b2a6651a239f22a323c9c7e700.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabde8bd4dbb74196e1ac142a955d10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef007ea7d53a1f2e7edba945e16ff6e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aa62cd34026e7c9ffd80c31496994.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a844e9dac41f70ccfac3e76b7f0671a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabde8bd4dbb74196e1ac142a955d10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1eeec77885f14c7a751cbb055df51.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aa62cd34026e7c9ffd80c31496994.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b3f85a3efb6959f436dbf23a76086.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabde8bd4dbb74196e1ac142a955d10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf83b5b8be6df42bedffd62bc0f7886.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aa62cd34026e7c9ffd80c31496994.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512dbd3d1838e87673e92a461a1f305.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabde8bd4dbb74196e1ac142a955d10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce77f3d98b5c73f098f7e0c4b3206ec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aa62cd34026e7c9ffd80c31496994.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0808cdfef02467d7ce95f6c23739f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabde8bd4dbb74196e1ac142a955d10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac97a2e96bd3a9a14ee82629bf7540e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aa62cd34026e7c9ffd80c31496994.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463321e8f428fa3fa5180a990ecef852.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabde8bd4dbb74196e1ac142a955d10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2291cdb98e108d8a22b27f311ef8c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>