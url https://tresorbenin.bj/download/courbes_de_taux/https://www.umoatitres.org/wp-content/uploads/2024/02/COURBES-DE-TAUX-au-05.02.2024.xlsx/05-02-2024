--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372b9ba9c9e32445199e1777b40304c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f5c10c20647780cfcbd8c525b6c18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1a5249ff3683ef30f038483cc6ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b0185757987779ada19e85a6f175b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372b9ba9c9e32445199e1777b40304c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1ac880a8b03740d6dea09c92aa184.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1a5249ff3683ef30f038483cc6ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f96f52c5a507452d9e68545bb08e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372b9ba9c9e32445199e1777b40304c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd285aedca70e79dbe4aa2b08346b60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1a5249ff3683ef30f038483cc6ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eebe7aaa1e1e356a230ddd14a15ae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372b9ba9c9e32445199e1777b40304c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b6300a5e1ae1ad8c5a3d3b2a5f57b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1a5249ff3683ef30f038483cc6ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442d5ce05d7d71d17b9b5ca7e80b708.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372b9ba9c9e32445199e1777b40304c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dae58a7548203bf06e3c89c173a1d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1a5249ff3683ef30f038483cc6ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6806dc24cc75f737f4ef99f77fc98f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372b9ba9c9e32445199e1777b40304c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0150e86e1fca12c092eccc3794cdad5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1a5249ff3683ef30f038483cc6ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef415f2c41f590a216d4a8a7a878efe7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372b9ba9c9e32445199e1777b40304c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fde144e0891e4b4cc1bdf66ac40e1d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1a5249ff3683ef30f038483cc6ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fa5e50fd74ea00b022ea31d7fe955.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372b9ba9c9e32445199e1777b40304c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301308851e5056ed2f5dac13bd56f5e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1a5249ff3683ef30f038483cc6ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb71d6c51d1662143413279d2667f73.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>