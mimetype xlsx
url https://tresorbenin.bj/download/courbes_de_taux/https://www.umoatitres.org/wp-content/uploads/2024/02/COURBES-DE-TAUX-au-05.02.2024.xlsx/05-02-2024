--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1a5249ff3683ef30f038483cc6ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b0185757987779ada19e85a6f175b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb81d560d715a3c4ecc6dd79ab662.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6a4a04e4b38360cf2fe2df4da373b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1a5249ff3683ef30f038483cc6ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f96f52c5a507452d9e68545bb08e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb81d560d715a3c4ecc6dd79ab662.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98584bff8ee2ee11a75597a007b8f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1a5249ff3683ef30f038483cc6ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eebe7aaa1e1e356a230ddd14a15ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb81d560d715a3c4ecc6dd79ab662.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878abd1cc6b4046c337b3bad48e262c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1a5249ff3683ef30f038483cc6ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442d5ce05d7d71d17b9b5ca7e80b708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb81d560d715a3c4ecc6dd79ab662.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652e251c2ba70c6428d1f8a9f7fa2f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1a5249ff3683ef30f038483cc6ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6806dc24cc75f737f4ef99f77fc98f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb81d560d715a3c4ecc6dd79ab662.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db648a2a134d59409f28fc079ac09d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1a5249ff3683ef30f038483cc6ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef415f2c41f590a216d4a8a7a878efe7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb81d560d715a3c4ecc6dd79ab662.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461d75f3f23c7be15ecaa852ce1d9ae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1a5249ff3683ef30f038483cc6ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fa5e50fd74ea00b022ea31d7fe955.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb81d560d715a3c4ecc6dd79ab662.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fb72cf790cd4555c192613eeaaa4e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1a5249ff3683ef30f038483cc6ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb71d6c51d1662143413279d2667f73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb81d560d715a3c4ecc6dd79ab662.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc118e421b49eb4243773eee2163c4ad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>