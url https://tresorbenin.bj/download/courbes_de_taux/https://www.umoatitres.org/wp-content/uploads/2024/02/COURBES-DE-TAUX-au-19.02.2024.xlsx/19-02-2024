--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ebf1966a4665d94c084f316576c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f970c8e82555ac1f583f081a63706.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ed6a336fc53cfa837ebe937ebc39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa52c80f498bdd46d1e38e17858609.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ebf1966a4665d94c084f316576c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7376c6d032511a1995214f15d6b37b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ed6a336fc53cfa837ebe937ebc39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5336059d58d3c12a130fa52a31cc80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ebf1966a4665d94c084f316576c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20b7fb51c3011e16f783f6908fd70e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ed6a336fc53cfa837ebe937ebc39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72de211c2e316b42035037e34d49dc7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ebf1966a4665d94c084f316576c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2117452e03159b852037213ba2738.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ed6a336fc53cfa837ebe937ebc39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c1af625865b60596ebd42e4a47115.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ebf1966a4665d94c084f316576c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d386c6a526af72fac8294f90c4e185.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ed6a336fc53cfa837ebe937ebc39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b195282d037f4ffb314f5193eb0f16.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ebf1966a4665d94c084f316576c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971015f8fffa1ddd65edbe4274cf940.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ed6a336fc53cfa837ebe937ebc39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9debfe6bc4d5cca4a2d71e62f662f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ebf1966a4665d94c084f316576c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8febc5011293b02ebe18eabd672b1a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ed6a336fc53cfa837ebe937ebc39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7db2d957cccb138830591b9bc0324.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ebf1966a4665d94c084f316576c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c2ed9ee300c90d04e6dc0aa0635ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ed6a336fc53cfa837ebe937ebc39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbc17b928072c4140197fefd30728f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>