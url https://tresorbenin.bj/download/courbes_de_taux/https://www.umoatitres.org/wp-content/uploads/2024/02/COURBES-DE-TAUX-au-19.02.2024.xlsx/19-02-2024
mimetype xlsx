--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ed6a336fc53cfa837ebe937ebc39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa52c80f498bdd46d1e38e17858609.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f663d1f13eee5ad0f4972aee7d7bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb286110fb9a929ba71824174da1c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ed6a336fc53cfa837ebe937ebc39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5336059d58d3c12a130fa52a31cc80.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f663d1f13eee5ad0f4972aee7d7bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f3f615b037b17aa255dab5ea176d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ed6a336fc53cfa837ebe937ebc39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72de211c2e316b42035037e34d49dc7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f663d1f13eee5ad0f4972aee7d7bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f27a792f9426b82e1a5d79f1e01aab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ed6a336fc53cfa837ebe937ebc39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c1af625865b60596ebd42e4a47115.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f663d1f13eee5ad0f4972aee7d7bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5929fdd0381e5ceaa0d557501a42a97.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ed6a336fc53cfa837ebe937ebc39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b195282d037f4ffb314f5193eb0f16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f663d1f13eee5ad0f4972aee7d7bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d14dd544a4b50a73ab3a8b81c0a678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ed6a336fc53cfa837ebe937ebc39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9debfe6bc4d5cca4a2d71e62f662f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f663d1f13eee5ad0f4972aee7d7bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f456d5b6051cdd5b68bbb2129d4eee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ed6a336fc53cfa837ebe937ebc39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7db2d957cccb138830591b9bc0324.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f663d1f13eee5ad0f4972aee7d7bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502906269175b2a5f226b75e9caa3dc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ed6a336fc53cfa837ebe937ebc39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbc17b928072c4140197fefd30728f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f663d1f13eee5ad0f4972aee7d7bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd814810d9e2638e48aa8d4fca2ad323.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>