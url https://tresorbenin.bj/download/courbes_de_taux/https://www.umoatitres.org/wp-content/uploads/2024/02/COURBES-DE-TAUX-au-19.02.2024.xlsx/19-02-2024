--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f663d1f13eee5ad0f4972aee7d7bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb286110fb9a929ba71824174da1c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e40c4a7245f5a7ca1e7c88228ff3be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db945c00edc735f4108ed7e44bb33399.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f663d1f13eee5ad0f4972aee7d7bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f3f615b037b17aa255dab5ea176d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e40c4a7245f5a7ca1e7c88228ff3be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea57c887c9de6ee45867dd3d5b6f67.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f663d1f13eee5ad0f4972aee7d7bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f27a792f9426b82e1a5d79f1e01aab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e40c4a7245f5a7ca1e7c88228ff3be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5e4659b2f77861240d3e4dcab2fb1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f663d1f13eee5ad0f4972aee7d7bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5929fdd0381e5ceaa0d557501a42a97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e40c4a7245f5a7ca1e7c88228ff3be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95930095de5923c6ac358a81dcf8ad4f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f663d1f13eee5ad0f4972aee7d7bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d14dd544a4b50a73ab3a8b81c0a678.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e40c4a7245f5a7ca1e7c88228ff3be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af076aaa53c8b8ea413feb7c48997c50.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f663d1f13eee5ad0f4972aee7d7bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f456d5b6051cdd5b68bbb2129d4eee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e40c4a7245f5a7ca1e7c88228ff3be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cfc03aea241e9ce674f363192e74c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f663d1f13eee5ad0f4972aee7d7bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502906269175b2a5f226b75e9caa3dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e40c4a7245f5a7ca1e7c88228ff3be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ae63ee84e00734fd9935c83876f69.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f663d1f13eee5ad0f4972aee7d7bd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd814810d9e2638e48aa8d4fca2ad323.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e40c4a7245f5a7ca1e7c88228ff3be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ba8684e09294c0754826c06c08d1d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>