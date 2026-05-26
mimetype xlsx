--- v2 (2026-03-25)
+++ v3 (2026-05-26)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a41e02bf693ec214f6e8cb7046f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5db9569b2d1bfb716f770785b368b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c051904d2fb0f1c242637b18347bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13e23a453605d96024c63efb2a8281.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a41e02bf693ec214f6e8cb7046f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8baead661de31bd7ad4ccfef15f47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c051904d2fb0f1c242637b18347bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3ed3f3a6f40ddc353cd2d212d8694.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a41e02bf693ec214f6e8cb7046f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d50d9f9b70947b631cbd34b716097.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c051904d2fb0f1c242637b18347bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094978b7636c1877a168cfa1ae61b13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a41e02bf693ec214f6e8cb7046f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4843228182b5fd01d63fd50233af03.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c051904d2fb0f1c242637b18347bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46dcb8d346dec5610c1a6d9a16bc65.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a41e02bf693ec214f6e8cb7046f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa344bad68afbfd9586feb6e0aa5873.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c051904d2fb0f1c242637b18347bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b757cbe6ac1a66c7af8baa942f08d9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a41e02bf693ec214f6e8cb7046f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a3627e95f9b68119e15c605c3271e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c051904d2fb0f1c242637b18347bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dbc26b5c58503d9cd3ae7b94e007d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a41e02bf693ec214f6e8cb7046f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7870d5fb66a8bd98cd3d3c5021bc3b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c051904d2fb0f1c242637b18347bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51cccdcdb85bb2d1535907c71212b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a41e02bf693ec214f6e8cb7046f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075c75b095b2aadb78603b005ec62df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c051904d2fb0f1c242637b18347bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c54625624cee56ef267622c63202e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>