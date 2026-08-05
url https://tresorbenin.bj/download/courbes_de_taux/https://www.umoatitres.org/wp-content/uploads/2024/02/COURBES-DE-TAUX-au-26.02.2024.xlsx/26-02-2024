--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c051904d2fb0f1c242637b18347bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13e23a453605d96024c63efb2a8281.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931456232b4a551dde12e1b22f0e264.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052337529e405509a7c55e2d98c3ba4c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c051904d2fb0f1c242637b18347bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3ed3f3a6f40ddc353cd2d212d8694.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931456232b4a551dde12e1b22f0e264.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ad30b4b6b5cfee5b054ee94b53b20.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c051904d2fb0f1c242637b18347bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094978b7636c1877a168cfa1ae61b13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931456232b4a551dde12e1b22f0e264.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d13a7c832324325013f2d9aed19d7b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c051904d2fb0f1c242637b18347bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46dcb8d346dec5610c1a6d9a16bc65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931456232b4a551dde12e1b22f0e264.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85841ac7ef676aa94544d968db6990.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c051904d2fb0f1c242637b18347bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b757cbe6ac1a66c7af8baa942f08d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931456232b4a551dde12e1b22f0e264.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f35520f60a174e34d0a69e0506fb1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c051904d2fb0f1c242637b18347bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dbc26b5c58503d9cd3ae7b94e007d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931456232b4a551dde12e1b22f0e264.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ba279e4b0c49b647f011b2a73b483.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c051904d2fb0f1c242637b18347bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51cccdcdb85bb2d1535907c71212b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931456232b4a551dde12e1b22f0e264.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022c4b97ed3b656847c75a6a66a4a94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c051904d2fb0f1c242637b18347bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c54625624cee56ef267622c63202e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931456232b4a551dde12e1b22f0e264.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaba759d7c674739d16ef265df14d68.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>