--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931456232b4a551dde12e1b22f0e264.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052337529e405509a7c55e2d98c3ba4c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84236e6c777780846b1015a32a53d76e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47de643b9ee125b892b58c585efe864.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931456232b4a551dde12e1b22f0e264.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ad30b4b6b5cfee5b054ee94b53b20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84236e6c777780846b1015a32a53d76e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c157cc996031894b22c094da40d965.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931456232b4a551dde12e1b22f0e264.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d13a7c832324325013f2d9aed19d7b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84236e6c777780846b1015a32a53d76e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5563facc60af3c6697d942c8f0247c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931456232b4a551dde12e1b22f0e264.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85841ac7ef676aa94544d968db6990.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84236e6c777780846b1015a32a53d76e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77945cedf1619612b81297cc8f4d5ec4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931456232b4a551dde12e1b22f0e264.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f35520f60a174e34d0a69e0506fb1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84236e6c777780846b1015a32a53d76e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7338eb3021d25102eeb74301ad091b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931456232b4a551dde12e1b22f0e264.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ba279e4b0c49b647f011b2a73b483.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84236e6c777780846b1015a32a53d76e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891449ef34b1d1b5786409b5fa09ee87.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931456232b4a551dde12e1b22f0e264.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022c4b97ed3b656847c75a6a66a4a94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84236e6c777780846b1015a32a53d76e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6a1efae811eedc83ef18985fdf142.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931456232b4a551dde12e1b22f0e264.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaba759d7c674739d16ef265df14d68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84236e6c777780846b1015a32a53d76e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101c80d1bda06b65327db9b60e5a219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>