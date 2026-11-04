--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84236e6c777780846b1015a32a53d76e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47de643b9ee125b892b58c585efe864.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809db9e1319706b6a4f87b5f8fb1913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82861283fdf75cd6863f3b1747403170.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84236e6c777780846b1015a32a53d76e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c157cc996031894b22c094da40d965.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809db9e1319706b6a4f87b5f8fb1913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0e92750767e9fc1335ed826cb8f2b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84236e6c777780846b1015a32a53d76e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5563facc60af3c6697d942c8f0247c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809db9e1319706b6a4f87b5f8fb1913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818815523a16720f26ab302432894520.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84236e6c777780846b1015a32a53d76e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77945cedf1619612b81297cc8f4d5ec4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809db9e1319706b6a4f87b5f8fb1913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c872a6ca1af0431c248c11638ca0e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84236e6c777780846b1015a32a53d76e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7338eb3021d25102eeb74301ad091b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809db9e1319706b6a4f87b5f8fb1913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5cc272d394e2cb4e7a7676362b432.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84236e6c777780846b1015a32a53d76e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891449ef34b1d1b5786409b5fa09ee87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809db9e1319706b6a4f87b5f8fb1913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbcc55c78b1b7ac71b1ab1d499016f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84236e6c777780846b1015a32a53d76e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6a1efae811eedc83ef18985fdf142.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809db9e1319706b6a4f87b5f8fb1913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c8de8bf93b132e1b2b17bc86a8525.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84236e6c777780846b1015a32a53d76e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101c80d1bda06b65327db9b60e5a219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809db9e1319706b6a4f87b5f8fb1913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ab25aab5d1489261b09252d2e2585.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>