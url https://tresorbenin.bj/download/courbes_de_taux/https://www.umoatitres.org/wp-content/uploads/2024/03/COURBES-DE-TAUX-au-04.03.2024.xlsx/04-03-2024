--- v3 (2026-03-21)
+++ v4 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cfe9f8c73a4a38614bfde7cc84215.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf8c21797faf4a8834235fe12b5d98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798dd465ae3ca0bbf553cc0bc5140cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5d03cb0e0844799c5e8993c44b78c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cfe9f8c73a4a38614bfde7cc84215.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8a299de95e8d40bf45c8bcee27d5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798dd465ae3ca0bbf553cc0bc5140cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1126fa580642a3e4d98949af6c3c2c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cfe9f8c73a4a38614bfde7cc84215.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a472267e3b0d898fada8674930ba0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798dd465ae3ca0bbf553cc0bc5140cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcce7c6d0e709d58f46ec22faaff6ba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cfe9f8c73a4a38614bfde7cc84215.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4ae1e6a477b275499ca289c6dafb8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798dd465ae3ca0bbf553cc0bc5140cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb7d5457a1c197727c3f8400f0966e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cfe9f8c73a4a38614bfde7cc84215.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282b65c11ad2dbc1db5d9a4c25ec95f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798dd465ae3ca0bbf553cc0bc5140cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d92b569bd7b2ab4f6b39e454e2709.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cfe9f8c73a4a38614bfde7cc84215.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1adf44037312baa27c76582ee40b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798dd465ae3ca0bbf553cc0bc5140cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9df3f69f31a5637eef8b57d80f530.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cfe9f8c73a4a38614bfde7cc84215.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fe20909860f40a56db601a0dc889e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798dd465ae3ca0bbf553cc0bc5140cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd08cd42137a9568a5e33a7f58a5d4c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cfe9f8c73a4a38614bfde7cc84215.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bae90239bfea723cf74817ce03fa7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798dd465ae3ca0bbf553cc0bc5140cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288a6c9b9f1ec8cd0adb616069fda03.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>