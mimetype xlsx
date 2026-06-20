--- v4 (2026-05-06)
+++ v5 (2026-06-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798dd465ae3ca0bbf553cc0bc5140cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5d03cb0e0844799c5e8993c44b78c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d788f23225745241f3148822b41ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea9577eddd69caddc360c862e16e4d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798dd465ae3ca0bbf553cc0bc5140cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1126fa580642a3e4d98949af6c3c2c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d788f23225745241f3148822b41ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba93c13416a2dcd4ddc460ff3f08f2a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798dd465ae3ca0bbf553cc0bc5140cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcce7c6d0e709d58f46ec22faaff6ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d788f23225745241f3148822b41ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0678d8727faff90afa72f85dd43cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798dd465ae3ca0bbf553cc0bc5140cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb7d5457a1c197727c3f8400f0966e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d788f23225745241f3148822b41ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a08e4101d33bfffe2121f02c953a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798dd465ae3ca0bbf553cc0bc5140cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d92b569bd7b2ab4f6b39e454e2709.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d788f23225745241f3148822b41ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed6247591dc24aac17f292061c55e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798dd465ae3ca0bbf553cc0bc5140cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9df3f69f31a5637eef8b57d80f530.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d788f23225745241f3148822b41ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4f3328b671a5942b89d38cb6c5d48.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798dd465ae3ca0bbf553cc0bc5140cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd08cd42137a9568a5e33a7f58a5d4c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d788f23225745241f3148822b41ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f956d45a7fee4bbc44d8379091d90b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798dd465ae3ca0bbf553cc0bc5140cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288a6c9b9f1ec8cd0adb616069fda03.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d788f23225745241f3148822b41ad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa59497dd617e87b8491c226701e47.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>