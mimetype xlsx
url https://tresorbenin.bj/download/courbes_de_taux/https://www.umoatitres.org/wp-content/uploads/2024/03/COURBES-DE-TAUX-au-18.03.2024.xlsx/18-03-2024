--- v2 (2026-03-25)
+++ v3 (2026-09-21)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a84bc9c0752e2bc5f16e809d7a467.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00db9de1bdf9196c4149ce39fc861e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a4d3a52cedc34e8319e92f1b72240.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac009d487d670042307915277b35d27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a84bc9c0752e2bc5f16e809d7a467.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307ce7f38fa71e7316bfd8d4226882d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a4d3a52cedc34e8319e92f1b72240.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3df017b86d6c3332f93737fbb1aeef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a84bc9c0752e2bc5f16e809d7a467.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc663e051c8cb9f06ae1443d39bcc67c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a4d3a52cedc34e8319e92f1b72240.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff774a8ffabd72ef0ca236068651806f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a84bc9c0752e2bc5f16e809d7a467.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33e97016d8cfc61ecd5f132ff282b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a4d3a52cedc34e8319e92f1b72240.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05df058621be052af627145157cf252.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a84bc9c0752e2bc5f16e809d7a467.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aaf4fbb6adfcc0c577764d7c54819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a4d3a52cedc34e8319e92f1b72240.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8926dcecce8eccc4a8032ad40cd3c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a84bc9c0752e2bc5f16e809d7a467.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b40488829337c97cf2969a70c7767.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a4d3a52cedc34e8319e92f1b72240.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeefda28cb331547eeeb90621b0cdae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a84bc9c0752e2bc5f16e809d7a467.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ae5677619acb9d6ab64328927434d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a4d3a52cedc34e8319e92f1b72240.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ca546f7c6252bb83791037f902bae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a84bc9c0752e2bc5f16e809d7a467.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992e9d2526c8c6d957e3e935a9b1366.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a4d3a52cedc34e8319e92f1b72240.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd71115963659ac24ce1b3196ce2667.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>