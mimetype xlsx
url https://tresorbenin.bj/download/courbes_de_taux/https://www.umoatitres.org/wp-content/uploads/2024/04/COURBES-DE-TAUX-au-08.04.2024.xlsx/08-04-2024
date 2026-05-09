--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462e4667301c1d7e18a7595d3e8c123.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44977e20eb3f1cd81b10724bcda815ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee54903dafc7685c69add34698a8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050aecd7440499716d81e614ed27066a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462e4667301c1d7e18a7595d3e8c123.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8f62dd24e968959fddc4f25b91100.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee54903dafc7685c69add34698a8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17afe6127aad9d7a51af320eed10ff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462e4667301c1d7e18a7595d3e8c123.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bdb5fa928b06d6ba00be2b75c5924.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee54903dafc7685c69add34698a8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb63c1367efbabca24af5d59a28d2a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462e4667301c1d7e18a7595d3e8c123.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf466fdb29dbf2d8d53a938b50c5421.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee54903dafc7685c69add34698a8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6153067c3c00acc5a6e99586a2b82bf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462e4667301c1d7e18a7595d3e8c123.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9199e770c24f97efffae2533e686a72.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee54903dafc7685c69add34698a8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55020b140a4dfe0f9529016c4f8e90a0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462e4667301c1d7e18a7595d3e8c123.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b83df48441ef4e37570cfc6bd512f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee54903dafc7685c69add34698a8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fe9a2b0b3266b2d532fc092919bde.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462e4667301c1d7e18a7595d3e8c123.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4420aa3468882f73397298f4afdb2c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee54903dafc7685c69add34698a8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654b816619d132577f29a1946d54f43.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462e4667301c1d7e18a7595d3e8c123.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2a9d4b4d452408a015bb59c8f45a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee54903dafc7685c69add34698a8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e57ebbf6b4660a4c61f9236f2cdcaf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>