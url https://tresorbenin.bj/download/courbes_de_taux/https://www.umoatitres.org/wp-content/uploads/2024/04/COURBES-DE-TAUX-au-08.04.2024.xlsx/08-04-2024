--- v3 (2026-05-09)
+++ v4 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee54903dafc7685c69add34698a8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050aecd7440499716d81e614ed27066a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40ba9402015ce5219cd8b108b7dd1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743be379434534402f7a7d3a7e56088.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee54903dafc7685c69add34698a8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17afe6127aad9d7a51af320eed10ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40ba9402015ce5219cd8b108b7dd1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23dea6767f7d8fa333c74346743e71.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee54903dafc7685c69add34698a8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb63c1367efbabca24af5d59a28d2a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40ba9402015ce5219cd8b108b7dd1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830eb88a299e7723f2302d811f6c0015.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee54903dafc7685c69add34698a8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6153067c3c00acc5a6e99586a2b82bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40ba9402015ce5219cd8b108b7dd1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642b0a79ea6e7d3aa33f82c3ff3f32d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee54903dafc7685c69add34698a8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55020b140a4dfe0f9529016c4f8e90a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40ba9402015ce5219cd8b108b7dd1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe21157b44764be37d02805a9053ca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee54903dafc7685c69add34698a8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fe9a2b0b3266b2d532fc092919bde.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40ba9402015ce5219cd8b108b7dd1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52263e4b49d56eba0e2add1210b48eb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee54903dafc7685c69add34698a8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654b816619d132577f29a1946d54f43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40ba9402015ce5219cd8b108b7dd1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead9e354fc8279852c4358ec2327788.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee54903dafc7685c69add34698a8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e57ebbf6b4660a4c61f9236f2cdcaf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40ba9402015ce5219cd8b108b7dd1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93512740f7fc870b4fcf1ecf96ccb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>