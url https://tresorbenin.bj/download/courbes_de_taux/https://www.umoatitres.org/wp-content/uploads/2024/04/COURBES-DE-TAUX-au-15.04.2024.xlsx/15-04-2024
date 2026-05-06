--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34ce8be108cc1c186851db142c6957.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566d1b8ca7d7b22aa043bfa88c2b1f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239486ad847a6c7b694a7728df3169.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fcc3548d2a6b87847a44ff4a2625d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34ce8be108cc1c186851db142c6957.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8edc80594beff03f9db9bb00393a19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239486ad847a6c7b694a7728df3169.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d37d98a5f7fc72e512c16a41d50457.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34ce8be108cc1c186851db142c6957.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942c9d86a3e6563e565f4507a88c30b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239486ad847a6c7b694a7728df3169.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23c2aa135a50efc5b4d6aafed1170c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34ce8be108cc1c186851db142c6957.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaeeb86aea27d4cff897334612a10ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239486ad847a6c7b694a7728df3169.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21a2c6064be8b12da68f8255127b47.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34ce8be108cc1c186851db142c6957.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae469b648eccf0b2504051f4af90b337.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239486ad847a6c7b694a7728df3169.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd37ab4e8dd4b0149749a8abe9f1b31.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34ce8be108cc1c186851db142c6957.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843266485a7b0cd5297c1ebcbe07a05f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239486ad847a6c7b694a7728df3169.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db15e3959cf34e3ca4d47740137178f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34ce8be108cc1c186851db142c6957.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4b50dc31bd793fb1d41bc7f6f4f7f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239486ad847a6c7b694a7728df3169.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d9b7913085b252095ea085c6887a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34ce8be108cc1c186851db142c6957.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895e2ce5140f8b1a617d8683316b8ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239486ad847a6c7b694a7728df3169.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbf72c7e00721f78a071a06d28bd5b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>