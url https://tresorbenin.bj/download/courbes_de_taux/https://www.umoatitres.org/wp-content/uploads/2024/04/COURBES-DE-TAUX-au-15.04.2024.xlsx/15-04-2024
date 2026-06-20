--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239486ad847a6c7b694a7728df3169.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fcc3548d2a6b87847a44ff4a2625d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c79278921d6e81a9f551ce36752ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f3df81f49300904da96ce13fddd6f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239486ad847a6c7b694a7728df3169.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d37d98a5f7fc72e512c16a41d50457.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c79278921d6e81a9f551ce36752ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f5528dc77b2feb235b6968ef4e17d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239486ad847a6c7b694a7728df3169.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23c2aa135a50efc5b4d6aafed1170c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c79278921d6e81a9f551ce36752ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60178a5e34cb90b162ccc3360609a870.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239486ad847a6c7b694a7728df3169.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21a2c6064be8b12da68f8255127b47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c79278921d6e81a9f551ce36752ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95f74c5434b822e3595c43c28ba346.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239486ad847a6c7b694a7728df3169.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd37ab4e8dd4b0149749a8abe9f1b31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c79278921d6e81a9f551ce36752ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e131d81ee91f1dd9a0c427445791264.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239486ad847a6c7b694a7728df3169.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db15e3959cf34e3ca4d47740137178f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c79278921d6e81a9f551ce36752ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650eebeb834be3452a51b9f8bef81cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239486ad847a6c7b694a7728df3169.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d9b7913085b252095ea085c6887a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c79278921d6e81a9f551ce36752ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11050a04543e6b266bfeb3062a59de.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239486ad847a6c7b694a7728df3169.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbf72c7e00721f78a071a06d28bd5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c79278921d6e81a9f551ce36752ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c09e7d063d9b9a70ab7805810d8b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>