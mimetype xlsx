--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c79278921d6e81a9f551ce36752ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f3df81f49300904da96ce13fddd6f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903669fd28a6fb4b975691b9c1146372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b48d1e9ca7c799c3c63c2878b80c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c79278921d6e81a9f551ce36752ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f5528dc77b2feb235b6968ef4e17d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903669fd28a6fb4b975691b9c1146372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3381743a86725e0168d8b997dc130b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c79278921d6e81a9f551ce36752ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60178a5e34cb90b162ccc3360609a870.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903669fd28a6fb4b975691b9c1146372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfef50769fe650302f025ebbf51a706.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c79278921d6e81a9f551ce36752ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95f74c5434b822e3595c43c28ba346.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903669fd28a6fb4b975691b9c1146372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e438c261be0508f954329d1732993.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c79278921d6e81a9f551ce36752ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e131d81ee91f1dd9a0c427445791264.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903669fd28a6fb4b975691b9c1146372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a224073816d3ba0b97d25438c21cc2d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c79278921d6e81a9f551ce36752ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650eebeb834be3452a51b9f8bef81cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903669fd28a6fb4b975691b9c1146372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d744f59df17605c1da0c7d526e97f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c79278921d6e81a9f551ce36752ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11050a04543e6b266bfeb3062a59de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903669fd28a6fb4b975691b9c1146372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27639cb17f0ebd5b0b8049272135f2f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c79278921d6e81a9f551ce36752ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c09e7d063d9b9a70ab7805810d8b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903669fd28a6fb4b975691b9c1146372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4201cf96d681b43d9e6e8d0a651e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>