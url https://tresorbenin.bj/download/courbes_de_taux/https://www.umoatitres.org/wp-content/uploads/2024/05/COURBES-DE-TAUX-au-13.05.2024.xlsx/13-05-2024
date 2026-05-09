--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184160dfa99a934cd01697e2b1ac87e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb4b408fe7f705456446f5768af102.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1787d7d17b6373ad8c8d070c462b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1b2835c56f1a2260ea04bf647c0e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184160dfa99a934cd01697e2b1ac87e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8289667e4395d323359ca07a362511.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1787d7d17b6373ad8c8d070c462b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5f3a2944104ae546edde2afa96661.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184160dfa99a934cd01697e2b1ac87e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f129d6b8d82015b2ace335ce6b2219f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1787d7d17b6373ad8c8d070c462b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f25ee3b78ad3edf042b3426cb1e7e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184160dfa99a934cd01697e2b1ac87e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3478ea2238d4059f30ec61652b0d84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1787d7d17b6373ad8c8d070c462b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b08d146949d7af3ef117f17a442fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184160dfa99a934cd01697e2b1ac87e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdda318b95da4eacb4ca5105fb3bd8a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1787d7d17b6373ad8c8d070c462b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef1ce8e334ad8fc2aad74e189beba5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184160dfa99a934cd01697e2b1ac87e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc186968804f281c6f20bc8426b6640e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1787d7d17b6373ad8c8d070c462b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae2608dc939b45790b41672a10cda7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184160dfa99a934cd01697e2b1ac87e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e5212c22ad03883f6af9ba6d84fbc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1787d7d17b6373ad8c8d070c462b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df2e3a7326e34adb29ebd43832dd75.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184160dfa99a934cd01697e2b1ac87e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f224aee7891ea387f0efd9c828e07e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1787d7d17b6373ad8c8d070c462b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18714e42033f05c0553482a672722903.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>