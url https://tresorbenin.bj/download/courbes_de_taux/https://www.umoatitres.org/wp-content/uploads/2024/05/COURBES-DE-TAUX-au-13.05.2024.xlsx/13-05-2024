--- v3 (2026-05-09)
+++ v4 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1787d7d17b6373ad8c8d070c462b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1b2835c56f1a2260ea04bf647c0e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a744b392d2004d989de23b208eb20e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593115a388946dc66368ac0d4562c7d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1787d7d17b6373ad8c8d070c462b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5f3a2944104ae546edde2afa96661.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a744b392d2004d989de23b208eb20e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35059a6b0f2d08894c220d2b64ef66e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1787d7d17b6373ad8c8d070c462b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f25ee3b78ad3edf042b3426cb1e7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a744b392d2004d989de23b208eb20e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4aef97e33d696d302c1f084351fd5b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1787d7d17b6373ad8c8d070c462b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b08d146949d7af3ef117f17a442fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a744b392d2004d989de23b208eb20e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8955d2ded82818362fa0b171ae5640.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1787d7d17b6373ad8c8d070c462b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef1ce8e334ad8fc2aad74e189beba5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a744b392d2004d989de23b208eb20e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e3a71b25455b7f9ef655e29df9a75.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1787d7d17b6373ad8c8d070c462b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae2608dc939b45790b41672a10cda7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a744b392d2004d989de23b208eb20e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57df8c4b820011638bf9f80b74ced48.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1787d7d17b6373ad8c8d070c462b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df2e3a7326e34adb29ebd43832dd75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a744b392d2004d989de23b208eb20e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabeb8141e3c4631548c8ef90b637625.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1787d7d17b6373ad8c8d070c462b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18714e42033f05c0553482a672722903.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a744b392d2004d989de23b208eb20e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35121daa207f5aaf2ff8ecaed99d5604.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>