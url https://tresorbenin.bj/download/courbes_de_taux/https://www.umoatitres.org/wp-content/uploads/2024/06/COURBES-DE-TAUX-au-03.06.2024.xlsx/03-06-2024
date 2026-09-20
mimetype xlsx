--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79492bbb2b2121b89a48d711bbbc04eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5a9469102d67c62bc7298ddc611b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea12f7134d0c20abbc2e9b8016fb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4d9c0e289b3324cc7abdc4818621b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79492bbb2b2121b89a48d711bbbc04eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2382b37ac5a4a9156343ff76a4a46a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea12f7134d0c20abbc2e9b8016fb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3f8718d41bbd3ffd0daf1f3850bee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79492bbb2b2121b89a48d711bbbc04eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c2a19a10df52aa2d6bad76cc602b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea12f7134d0c20abbc2e9b8016fb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca3c0c46011227915ecca773f9e9c6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79492bbb2b2121b89a48d711bbbc04eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddb66f7c434822c0bcbdc13c78a67d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea12f7134d0c20abbc2e9b8016fb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874248c099fc9ed30c64851eff30f045.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79492bbb2b2121b89a48d711bbbc04eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91ccdaf0f4bd2998ba23e43ce9cdeb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea12f7134d0c20abbc2e9b8016fb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351af66d1cb8c9c290e440317814e36d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79492bbb2b2121b89a48d711bbbc04eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc5f0d664bbc88ff0a29371dfd5ac3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea12f7134d0c20abbc2e9b8016fb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b97812cdfeeeb6d1951a0af2e01be5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79492bbb2b2121b89a48d711bbbc04eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd6450dfd8d8f114dc448ca76b818e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea12f7134d0c20abbc2e9b8016fb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4490b546077017c8c4b1934c9ecb2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79492bbb2b2121b89a48d711bbbc04eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c08d94f8cd8b4e55c603a69d558ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea12f7134d0c20abbc2e9b8016fb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172059151e57ea2ce4e931895de038cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>