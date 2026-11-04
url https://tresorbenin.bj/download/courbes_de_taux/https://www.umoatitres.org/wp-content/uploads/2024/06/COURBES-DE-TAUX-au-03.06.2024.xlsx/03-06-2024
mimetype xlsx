--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea12f7134d0c20abbc2e9b8016fb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4d9c0e289b3324cc7abdc4818621b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2914ac11f32332380b7c4cdde3286b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fbfdf53f950545796eb9cb4bac489.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea12f7134d0c20abbc2e9b8016fb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3f8718d41bbd3ffd0daf1f3850bee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2914ac11f32332380b7c4cdde3286b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8453cdaa1206aaaaa8619e4a42b6e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea12f7134d0c20abbc2e9b8016fb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca3c0c46011227915ecca773f9e9c6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2914ac11f32332380b7c4cdde3286b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed377b44be9455aa59f761a7b04028a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea12f7134d0c20abbc2e9b8016fb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874248c099fc9ed30c64851eff30f045.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2914ac11f32332380b7c4cdde3286b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471f62f8f92a901272db8ef04614ff0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea12f7134d0c20abbc2e9b8016fb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351af66d1cb8c9c290e440317814e36d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2914ac11f32332380b7c4cdde3286b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54757624261a34512e444142151a1c2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea12f7134d0c20abbc2e9b8016fb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b97812cdfeeeb6d1951a0af2e01be5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2914ac11f32332380b7c4cdde3286b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf79781c0b720bebc9b141f0b6d2672.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea12f7134d0c20abbc2e9b8016fb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4490b546077017c8c4b1934c9ecb2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2914ac11f32332380b7c4cdde3286b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3512d7c639b15402d88cde78ada9c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea12f7134d0c20abbc2e9b8016fb8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172059151e57ea2ce4e931895de038cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2914ac11f32332380b7c4cdde3286b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e88cbb67d004c7f0dcda1c2811eafa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>