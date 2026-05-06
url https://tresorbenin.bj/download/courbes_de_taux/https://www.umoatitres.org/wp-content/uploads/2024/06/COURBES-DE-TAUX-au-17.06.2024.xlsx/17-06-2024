--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fc223f162a00d23062bf85fde926f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e90583dbbc93b9beea7722588c874.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c239aa71c81a1b8775c0842a189b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c60a5b5188019b5e41b0222d362335.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fc223f162a00d23062bf85fde926f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c287ae419b3055f812cb242cf161dd3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c239aa71c81a1b8775c0842a189b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f86495c9502e8371018d87b45e1f36.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fc223f162a00d23062bf85fde926f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598263ce2db19739b123afd0d0258a63.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c239aa71c81a1b8775c0842a189b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c7bbdb9f30dd19ffe1601f84984e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fc223f162a00d23062bf85fde926f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c422b2d03063a3acec0a3a0ddb8503.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c239aa71c81a1b8775c0842a189b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaa828611bddf1b2589d833b7f1dd8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fc223f162a00d23062bf85fde926f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593b9409a14877de576f26b05ef3430.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c239aa71c81a1b8775c0842a189b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438b6904543ce8a17de96f429570b9e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fc223f162a00d23062bf85fde926f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ac1926c5488fc30048fb0100df6d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c239aa71c81a1b8775c0842a189b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c73a01f23a225ef48f440081f013f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fc223f162a00d23062bf85fde926f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdfe88bb9b5fc7979597a3136b2bac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c239aa71c81a1b8775c0842a189b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369a2a2bc2fd2037f17ff772c71d27a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fc223f162a00d23062bf85fde926f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e088cd0cf3e1fde36fb945035b6a81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c239aa71c81a1b8775c0842a189b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b6e7fdcdb33554c1f75f62de51466.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>