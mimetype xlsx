--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c239aa71c81a1b8775c0842a189b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c60a5b5188019b5e41b0222d362335.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf98f9686861cb75d96e708176ed5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3390e5752fe25e1decabfc3369c8c0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c239aa71c81a1b8775c0842a189b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f86495c9502e8371018d87b45e1f36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf98f9686861cb75d96e708176ed5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb40a7ac5f317bbaf53ab0db801d69.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c239aa71c81a1b8775c0842a189b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c7bbdb9f30dd19ffe1601f84984e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf98f9686861cb75d96e708176ed5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592c84acccc4b5bf7467b0423ec631b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c239aa71c81a1b8775c0842a189b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaa828611bddf1b2589d833b7f1dd8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf98f9686861cb75d96e708176ed5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81744e6d2141d00cbfed8922f88d74b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c239aa71c81a1b8775c0842a189b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438b6904543ce8a17de96f429570b9e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf98f9686861cb75d96e708176ed5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2d2ec5c005eeba05a7afeb843b57e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c239aa71c81a1b8775c0842a189b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c73a01f23a225ef48f440081f013f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf98f9686861cb75d96e708176ed5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f11b2e74664b684400972d3f2d4fb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c239aa71c81a1b8775c0842a189b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369a2a2bc2fd2037f17ff772c71d27a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf98f9686861cb75d96e708176ed5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845b326407e8e00e4dd0af300f70870.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c239aa71c81a1b8775c0842a189b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b6e7fdcdb33554c1f75f62de51466.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf98f9686861cb75d96e708176ed5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94ef5a98b41313d446a6c21f83f6f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>