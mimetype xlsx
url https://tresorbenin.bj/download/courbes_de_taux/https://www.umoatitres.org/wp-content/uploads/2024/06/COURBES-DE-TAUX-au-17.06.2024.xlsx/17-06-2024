--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf98f9686861cb75d96e708176ed5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3390e5752fe25e1decabfc3369c8c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7b70a77faf27014069665031273ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f26cd7ed88613f83114d8c35c10c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf98f9686861cb75d96e708176ed5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb40a7ac5f317bbaf53ab0db801d69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7b70a77faf27014069665031273ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c537bac7e80d676e71156575f5568e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf98f9686861cb75d96e708176ed5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592c84acccc4b5bf7467b0423ec631b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7b70a77faf27014069665031273ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3141477a06254a164d3a5149da17b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf98f9686861cb75d96e708176ed5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81744e6d2141d00cbfed8922f88d74b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7b70a77faf27014069665031273ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973af7fb082aa961ec034879ef0acefb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf98f9686861cb75d96e708176ed5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2d2ec5c005eeba05a7afeb843b57e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7b70a77faf27014069665031273ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0814dc5c587280ed6dc67111f39e228.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf98f9686861cb75d96e708176ed5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f11b2e74664b684400972d3f2d4fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7b70a77faf27014069665031273ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103005f4987314549f544332d7324d5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf98f9686861cb75d96e708176ed5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845b326407e8e00e4dd0af300f70870.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7b70a77faf27014069665031273ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfb0408c4be373d27b66c528ac587d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf98f9686861cb75d96e708176ed5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94ef5a98b41313d446a6c21f83f6f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7b70a77faf27014069665031273ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842a1d901d5820ae07febf36b7fac58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>